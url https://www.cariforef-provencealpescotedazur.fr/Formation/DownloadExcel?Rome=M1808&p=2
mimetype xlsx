--- v3 (2026-06-23)
+++ v4 (2026-08-24)
@@ -317,99 +317,99 @@
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention cartographie, topographie et systèmes d'information géographique</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention cartographie, topographie et systèmes d'information géographique parcours géomatique de l’environnement, du tourisme et de l’aménagement en montagne</x:t>
   </x:si>
   <x:si>
     <x:t>master mention géographie, aménagement, environnement et développement</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 03</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours  territoires, société, aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours COAStal managemenT and vulnerabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours géomatique et modélisation spatiale</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences de la mer</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie marine</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la mer parcours chimie environnementale : prélèvements, analyse et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la mer parcours océanographie biologique et écologie marine</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
@@ -1628,51 +1628,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>580618</x:v>
+        <x:v>575989</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -1685,225 +1685,225 @@
       <x:c r="K13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>575989</x:v>
+        <x:v>580618</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592058</x:v>
+        <x:v>592056</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592056</x:v>
+        <x:v>592057</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>592057</x:v>
+        <x:v>592058</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -2083,272 +2083,272 @@
       <x:c r="K20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>595493</x:v>
+        <x:v>595492</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595495</x:v>
+        <x:v>595493</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="R22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>595492</x:v>
+        <x:v>595494</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>595494</x:v>
+        <x:v>595495</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>632245</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>