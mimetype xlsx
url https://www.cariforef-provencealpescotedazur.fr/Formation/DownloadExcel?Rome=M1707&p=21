--- v2 (2026-08-08)
+++ v3 (2026-08-09)
@@ -497,134 +497,134 @@
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>École Pigier Marseille (cours Messidoro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
-    <x:t>13100</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>École Pigier Marseille (cours Messidoro)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement Promotion Echanges Internationaux</x:t>
   </x:si>
   <x:si>
     <x:t>GPEI</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var - Antenne Formaplus</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
@@ -944,107 +944,107 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Paiement international</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Développement Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Développer l’activité commerciale par les réseaux sociaux</x:t>
   </x:si>
   <x:si>
+    <x:t>Sun Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sun Design</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/20/2026 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Développer son intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études spécialisées en management international</x:t>
   </x:si>
   <x:si>
     <x:t>SKEMA BS</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études supérieures en gestion (Apprentissage)</x:t>
@@ -1187,110 +1187,110 @@
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrer la démarche conseil dans le processus de vente</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan - Antenne Nice</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
@@ -1325,59 +1325,59 @@
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
@@ -1421,68 +1421,68 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
-    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Manager de la performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
@@ -1664,71 +1664,71 @@
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
+    <x:t>09/06/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/06/2024 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>Encadrement management</x:t>
+    <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing et stratégie</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
@@ -2033,65 +2033,65 @@
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement et pratique du crédit documentaire</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionner son accueil et ses techniques de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/15/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School - Antenne Toulon</x:t>
@@ -2150,59 +2150,59 @@
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation international business (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation management commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial option webmarketing (Apprentissage)</x:t>
@@ -2261,54 +2261,54 @@
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Win Sport School Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Technique Louis Pasteur</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Sully</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Lycée Technique Louis Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
@@ -4491,211 +4491,212 @@
         <x:v>609200</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>556652</x:v>
+        <x:v>556562</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>550541</x:v>
+        <x:v>556652</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>556562</x:v>
+        <x:v>550541</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -4834,313 +4835,313 @@
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>635281</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>624499</x:v>
+        <x:v>615940</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>628691</x:v>
+        <x:v>624499</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>615939</x:v>
+        <x:v>628691</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>615941</x:v>
+        <x:v>615939</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>615940</x:v>
+        <x:v>615941</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -5291,147 +5292,148 @@
         <x:v>601590</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>164</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>601146</x:v>
+        <x:v>601591</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="Q41" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="Q41" s="4" t="s">
+      <x:c r="R41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="R41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>601591</x:v>
+        <x:v>601146</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -5522,75 +5524,75 @@
       <x:c r="T43" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>591883</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
@@ -5603,51 +5605,51 @@
       <x:c r="I45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>605215</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
@@ -5841,54 +5843,54 @@
       <x:c r="J49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>605213</x:v>
+        <x:v>605214</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>180</x:v>
@@ -5900,54 +5902,54 @@
       <x:c r="J50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>605214</x:v>
+        <x:v>605213</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -6245,51 +6247,51 @@
       <x:c r="I56" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>555287</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
@@ -6302,51 +6304,51 @@
       <x:c r="I57" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>607314</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
@@ -6361,51 +6363,51 @@
       <x:c r="I58" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
@@ -6537,51 +6539,51 @@
       <x:c r="I61" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>555289</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
@@ -6885,173 +6887,173 @@
       <x:c r="I67" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>546515</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>628321</x:v>
+        <x:v>628318</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>628318</x:v>
+        <x:v>628321</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>225</x:v>
@@ -7864,125 +7866,125 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>628339</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>630083</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>634258</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>278</x:v>
@@ -8101,51 +8103,51 @@
       <x:c r="M89" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>632635</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>39</x:v>
@@ -8199,1130 +8201,1130 @@
       <x:c r="K91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>632637</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>559255</x:v>
+        <x:v>613712</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>613711</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>613712</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>632638</x:v>
+        <x:v>613711</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="S96" s="14" t="n">
+        <x:v>635514</x:v>
+      </x:c>
+      <x:c r="T96" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="R96" s="14" t="s">
+      <x:c r="U96" s="16" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>617460</x:v>
+        <x:v>617457</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>607240</x:v>
+        <x:v>617391</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>617388</x:v>
+        <x:v>617452</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="U99" s="4" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>617452</x:v>
+        <x:v>617453</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="U100" s="16" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>617453</x:v>
+        <x:v>617455</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="U101" s="4" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>617455</x:v>
+        <x:v>617458</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="U102" s="16" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>617458</x:v>
+        <x:v>635512</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>635512</x:v>
+        <x:v>607241</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>617457</x:v>
+        <x:v>617460</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>635514</x:v>
+        <x:v>617393</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>617391</x:v>
+        <x:v>635513</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>617393</x:v>
+        <x:v>607240</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>635513</x:v>
+        <x:v>617388</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>632639</x:v>
+        <x:v>559256</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>559256</x:v>
+        <x:v>613713</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>613713</x:v>
+        <x:v>632639</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41056</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -9911,132 +9913,132 @@
       <x:c r="T123" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>558102</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39450</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
@@ -10098,110 +10100,110 @@
       <x:c r="G127" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>505339</x:v>
+        <x:v>505340</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="Q128" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="Q128" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>505340</x:v>
+        <x:v>505339</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -10383,111 +10385,111 @@
       <x:c r="K132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>477934</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="U133" s="4" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -10554,51 +10556,51 @@
       <x:c r="M135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -10722,51 +10724,51 @@
       <x:c r="M138" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -10830,51 +10832,51 @@
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -11481,204 +11483,203 @@
         <x:v>635188</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>418</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>628219</x:v>
+        <x:v>628184</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>628184</x:v>
+        <x:v>628197</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>628197</x:v>
+        <x:v>628219</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -12014,75 +12015,75 @@
       <x:c r="U160" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>628209</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
@@ -12107,51 +12108,51 @@
       <x:c r="M162" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -12347,90 +12348,90 @@
       <x:c r="S166" s="14" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>608659</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -12439,291 +12440,292 @@
       <x:c r="K168" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>599055</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>599056</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>623615</x:v>
+        <x:v>631043</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>631043</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>608659</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -12755,91 +12757,91 @@
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -13348,135 +13350,135 @@
       <x:c r="T183" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>592567</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>592568</x:v>
+        <x:v>592567</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>477</x:v>
@@ -13575,55 +13577,55 @@
         <x:v>628980</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -13719,278 +13721,278 @@
       <x:c r="I190" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>620436</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>628326</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>622093</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>597479</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
@@ -14040,147 +14042,147 @@
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>599646</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -14319,135 +14321,135 @@
       <x:c r="R200" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>592526</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>592529</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
@@ -14490,297 +14492,297 @@
       <x:c r="T203" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>615887</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>592527</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>592528</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>592530</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>632376</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
@@ -14946,132 +14948,132 @@
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>589686</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
@@ -15086,51 +15088,51 @@
       <x:c r="I214" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>589688</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
@@ -15299,726 +15301,725 @@
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>608406</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>608408</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>554359</x:v>
+        <x:v>500292</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>36149</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>500292</x:v>
+        <x:v>601434</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>356</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>601434</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>41966</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P223" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="Q223" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="R223" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="S223" s="0" t="n">
+        <x:v>554359</x:v>
+      </x:c>
+      <x:c r="T223" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="P223" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>36149</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>536215</x:v>
+        <x:v>603564</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-        <x:v>187</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>554351</x:v>
+        <x:v>536215</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="H226" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="I226" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>603564</x:v>
+        <x:v>554351</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>555032</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>600151</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>600152</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
@@ -16087,51 +16088,51 @@
       <x:c r="G231" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
@@ -16206,51 +16207,51 @@
       <x:c r="I233" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>550949</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
@@ -16379,51 +16380,51 @@
       <x:c r="I236" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>535019</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
@@ -17206,214 +17207,214 @@
       <x:c r="M250" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>615880</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>608410</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>608409</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
@@ -17466,75 +17467,75 @@
       <x:c r="U254" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>590109</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
@@ -17559,273 +17560,273 @@
       <x:c r="M256" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>632709</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>612772</x:v>
+        <x:v>612771</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>612771</x:v>
+        <x:v>612772</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>632710</x:v>
+        <x:v>620758</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>620758</x:v>
+        <x:v>632710</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -17892,51 +17893,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>632711</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18003,51 +18004,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>632712</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18187,148 +18188,148 @@
         <x:v>578390</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>608667</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>608668</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>210</x:v>
@@ -18462,51 +18463,51 @@
       <x:c r="M272" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>633418</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18516,51 +18517,51 @@
       <x:c r="M273" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>632713</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -18627,51 +18628,51 @@
       <x:c r="M275" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>633417</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>42180</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
@@ -19064,110 +19065,110 @@
       <x:c r="S282" s="14" t="n">
         <x:v>551894</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -19992,51 +19993,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
@@ -20049,51 +20050,51 @@
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
@@ -20103,51 +20104,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>635311</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
@@ -20162,51 +20163,51 @@
       <x:c r="G302" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
@@ -20219,51 +20220,51 @@
       <x:c r="G303" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>575876</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
@@ -20278,51 +20279,51 @@
       <x:c r="G304" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>575877</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
@@ -20395,51 +20396,51 @@
       <x:c r="I306" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>635307</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
@@ -20803,51 +20804,51 @@
       <x:c r="M313" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>632642</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
@@ -21277,222 +21278,222 @@
       <x:c r="K322" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>598320</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="U322" s="16" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>476402</x:v>
+        <x:v>598320</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="U323" s="4" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>526916</x:v>
+        <x:v>476402</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>598318</x:v>
+        <x:v>526916</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -21666,51 +21667,51 @@
       <x:c r="I329" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
@@ -21725,51 +21726,51 @@
       <x:c r="I330" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>553091</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
@@ -21930,192 +21931,192 @@
         <x:v>628977</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>558045</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>608679</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
@@ -22197,51 +22198,51 @@
       <x:c r="M338" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>632698</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -22362,156 +22363,156 @@
       <x:c r="M341" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>633422</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>616049</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>608415</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
@@ -22988,51 +22989,51 @@
       <x:c r="I352" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>550994</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
@@ -23104,51 +23105,51 @@
       <x:c r="I354" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>534953</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
@@ -23220,51 +23221,51 @@
       <x:c r="I356" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>550995</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
@@ -23353,159 +23354,160 @@
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>617122</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>592574</x:v>
+        <x:v>617121</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>442</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>283</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>617121</x:v>
+        <x:v>592574</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -23818,57 +23820,57 @@
       <x:c r="K366" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>590092</x:v>
+        <x:v>601013</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
@@ -23878,57 +23880,57 @@
       <x:c r="K367" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>601013</x:v>
+        <x:v>590092</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>699</x:v>
@@ -24397,51 +24399,51 @@
       <x:c r="I376" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
@@ -24466,51 +24468,51 @@
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>560765</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>26</x:v>
@@ -24545,152 +24547,151 @@
       <x:c r="S378" s="14" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>120</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>607712</x:v>
+        <x:v>560767</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>560767</x:v>
+        <x:v>607712</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
@@ -24723,79 +24724,79 @@
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>562919</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
@@ -24808,51 +24809,51 @@
       <x:c r="I383" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>552682</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
@@ -24867,105 +24868,105 @@
       <x:c r="I384" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>552683</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>597167</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
@@ -25008,132 +25009,132 @@
       <x:c r="S386" s="14" t="n">
         <x:v>597168</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>632490</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>632404</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
@@ -25217,157 +25218,157 @@
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>537646</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>529938</x:v>
+        <x:v>592844</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>41114</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>592844</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -25424,302 +25425,304 @@
         <x:v>356</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>601435</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>37849</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>552594</x:v>
+        <x:v>609622</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>37849</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>546276</x:v>
+        <x:v>548484</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>548484</x:v>
+        <x:v>546276</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>522</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>609622</x:v>
+        <x:v>552594</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -25809,134 +25812,134 @@
       <x:c r="S400" s="14" t="n">
         <x:v>552927</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="I401" s="4" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>606978</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>601343</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
@@ -26041,75 +26044,75 @@
       <x:c r="S404" s="14" t="n">
         <x:v>549528</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>560139</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
@@ -26210,55 +26213,55 @@
         <x:v>578835</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -26268,75 +26271,75 @@
       <x:c r="S408" s="14" t="n">
         <x:v>547463</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="I409" s="4" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>547467</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
@@ -26358,111 +26361,111 @@
       <x:c r="K410" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>578774</x:v>
+        <x:v>559193</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>559193</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -26886,192 +26889,192 @@
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>606172</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>614514</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>628714</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>608895</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
@@ -27176,87 +27179,87 @@
       <x:c r="T424" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>608897</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>188</x:v>
@@ -27294,134 +27297,134 @@
       <x:c r="T426" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>607491</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>607492</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
@@ -27827,132 +27830,132 @@
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>607494</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>609143</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
@@ -28056,186 +28059,186 @@
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38602</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>616487</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>617277</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
@@ -28274,207 +28277,207 @@
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>635317</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>611668</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>42153</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>632850</x:v>
+        <x:v>549025</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>37633</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>549025</x:v>
+        <x:v>632850</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -28513,167 +28516,167 @@
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>549022</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>609145</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
@@ -28743,297 +28746,297 @@
       <x:c r="T451" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>599482</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>549298</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>544702</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>599439</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>599485</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>35209</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
@@ -29117,500 +29120,500 @@
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>555192</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>632405</x:v>
+        <x:v>616687</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>616687</x:v>
+        <x:v>597170</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>597170</x:v>
+        <x:v>597171</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="Q462" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="Q462" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>597171</x:v>
+        <x:v>632405</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>546034</x:v>
+        <x:v>600153</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>601436</x:v>
+        <x:v>546034</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>546322</x:v>
+        <x:v>601436</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>600153</x:v>
+        <x:v>546322</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>