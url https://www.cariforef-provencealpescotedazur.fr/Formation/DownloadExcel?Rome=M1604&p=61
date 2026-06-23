--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -935,215 +935,215 @@
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion de la PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Aristide Briand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
-    <x:t>Diploma Sup - Ensao</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ism Fénélon</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Azur</x:t>
-[...20 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tremplin 84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP Saint Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pierre et Marie Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cevennes Formations Alès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 3</x:t>
   </x:si>
   <x:si>
     <x:t>93700</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>Lycée Honoré d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
@@ -1535,128 +1535,128 @@
   <x:si>
     <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Honoré Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>PUGET-SUR-ARGENS</x:t>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codév</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/05/2026 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
@@ -1808,125 +1808,125 @@
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS support à l'action managériale (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
-    <x:t>Aurlom Prépa</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jacques Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Périer</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Saint Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMF</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Saint Exupéry</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Business School</x:t>
   </x:si>
   <x:si>
     <x:t>83150</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Business School - Antenne Sanary sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83110</x:t>
   </x:si>
   <x:si>
     <x:t>SANARY-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique Approfondissement : Excel + Word + Powerpoint</x:t>
@@ -2237,147 +2237,147 @@
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Assistant de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weno Ies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2027 00:00:00</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel assistant de direction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel assistant de direction (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 13ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ladapt</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Handicapé</x:t>
   </x:si>
@@ -9088,1131 +9088,1130 @@
       <x:c r="G109" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>603522</x:v>
+        <x:v>603596</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>603596</x:v>
+        <x:v>601454</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>549467</x:v>
+        <x:v>611036</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>294</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="S112" s="14" t="n">
+        <x:v>611107</x:v>
+      </x:c>
+      <x:c r="T112" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="S112" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>546218</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>606944</x:v>
+        <x:v>549467</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="Q115" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="R115" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="Q115" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>601454</x:v>
+        <x:v>556401</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q116" s="16" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="R116" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="Q116" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>611036</x:v>
+        <x:v>603522</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>611107</x:v>
+        <x:v>606944</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>607810</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="H119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q119" s="4" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="R119" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="S119" s="0" t="n">
+        <x:v>499904</x:v>
+      </x:c>
+      <x:c r="T119" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="Q119" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="H120" s="14" t="s"/>
+      <x:c r="H120" s="14" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>499904</x:v>
+        <x:v>500428</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="H121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="R121" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="S121" s="0" t="n">
+        <x:v>544967</x:v>
+      </x:c>
+      <x:c r="T121" s="4" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>544967</x:v>
+        <x:v>506768</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="H123" s="0" t="s">
+      <x:c r="I123" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="I123" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>506768</x:v>
+        <x:v>507308</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>507308</x:v>
+        <x:v>511027</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>294</x:v>
-[...2 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="Q125" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="Q125" s="4" t="s">
+      <x:c r="R125" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="R125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>511027</x:v>
+        <x:v>603769</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>603769</x:v>
+        <x:v>603795</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>603795</x:v>
+        <x:v>571073</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -10245,54 +10244,54 @@
       <x:c r="S128" s="14" t="n">
         <x:v>548467</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -10306,84 +10305,84 @@
         <x:v>511026</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>511028</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10543,51 +10542,51 @@
         <x:v>502224</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>351</x:v>
@@ -10717,75 +10716,75 @@
       <x:c r="S136" s="14" t="n">
         <x:v>545051</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>547562</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
@@ -10812,51 +10811,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>600590</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -11439,51 +11438,51 @@
       <x:c r="G149" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>535320</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
@@ -11629,51 +11628,51 @@
       <x:c r="M152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>602106</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -11705,57 +11704,57 @@
         <x:v>598884</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -12001,57 +12000,57 @@
       <x:c r="S158" s="14" t="n">
         <x:v>610012</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -12062,57 +12061,57 @@
         <x:v>508945</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -12538,54 +12537,54 @@
         <x:v>549346</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -12598,54 +12597,54 @@
       <x:c r="S168" s="14" t="n">
         <x:v>556402</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -12687,51 +12686,51 @@
       <x:c r="I170" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>551954</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
@@ -12957,84 +12956,84 @@
       <x:c r="S174" s="14" t="n">
         <x:v>603551</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>572162</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13120,107 +13119,107 @@
       <x:c r="M177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>601404</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>601456</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -13258,54 +13257,54 @@
         <x:v>611091</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
@@ -13318,78 +13317,78 @@
       <x:c r="S180" s="14" t="n">
         <x:v>599458</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>609466</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
@@ -13421,51 +13420,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600258</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
@@ -13481,51 +13480,51 @@
       <x:c r="M183" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>600260</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>26</x:v>
@@ -13560,84 +13559,84 @@
       <x:c r="S184" s="14" t="n">
         <x:v>607661</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>600277</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13855,76 +13854,76 @@
         <x:v>546506</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>499908</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
@@ -13975,78 +13974,78 @@
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>501339</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14501,75 +14500,75 @@
       <x:c r="T200" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>600370</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -14733,75 +14732,75 @@
       <x:c r="S204" s="14" t="n">
         <x:v>552181</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>601037</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
@@ -15028,54 +15027,54 @@
         <x:v>599232</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
@@ -15264,84 +15263,84 @@
         <x:v>546004</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>608168</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15385,51 +15384,51 @@
         <x:v>608909</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>351</x:v>
@@ -15564,57 +15563,57 @@
       <x:c r="S218" s="14" t="n">
         <x:v>549100</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -15683,84 +15682,84 @@
       <x:c r="S220" s="14" t="n">
         <x:v>517672</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>499771</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15978,76 +15977,76 @@
         <x:v>547146</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>605941</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
@@ -16247,51 +16246,51 @@
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>600589</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -16326,57 +16325,57 @@
         <x:v>545645</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -16386,78 +16385,78 @@
       <x:c r="S232" s="14" t="n">
         <x:v>556869</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>556092</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
@@ -16505,78 +16504,78 @@
       <x:c r="S234" s="14" t="n">
         <x:v>556214</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>537070</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
@@ -16771,51 +16770,51 @@
       <x:c r="I239" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>502673</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
@@ -16920,76 +16919,76 @@
         <x:v>552575</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>504947</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
@@ -17036,57 +17035,57 @@
         <x:v>506140</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -17212,81 +17211,81 @@
       <x:c r="S246" s="14" t="n">
         <x:v>546960</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>560707</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17330,139 +17329,139 @@
       <x:c r="S248" s="14" t="n">
         <x:v>515164</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>600170</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>600269</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
@@ -17631,2754 +17630,2750 @@
         <x:v>493094</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q254" s="16" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="R254" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="Q254" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>604791</x:v>
+        <x:v>548684</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>333</x:v>
-[...2 lines deleted...]
-        <x:v>334</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>609762</x:v>
+        <x:v>505976</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>599866</x:v>
+        <x:v>601795</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>607863</x:v>
+        <x:v>604791</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="H258" s="14" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s">
+        <x:v>330</x:v>
+      </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>601795</x:v>
+        <x:v>609762</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>294</x:v>
-[...2 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>608169</x:v>
+        <x:v>599866</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>495511</x:v>
+        <x:v>607863</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>496029</x:v>
+        <x:v>608169</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>504699</x:v>
+        <x:v>495511</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>482</x:v>
-[...2 lines deleted...]
-        <x:v>185</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>545143</x:v>
+        <x:v>496029</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>599457</x:v>
+        <x:v>504699</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>601749</x:v>
+        <x:v>545143</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>371</x:v>
-[...1 lines deleted...]
-      <x:c r="H266" s="14" t="s"/>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s">
+        <x:v>327</x:v>
+      </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>609445</x:v>
+        <x:v>599457</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>468</x:v>
-[...2 lines deleted...]
-        <x:v>469</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>608437</x:v>
+        <x:v>601749</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>484</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>547705</x:v>
+        <x:v>609445</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>603620</x:v>
+        <x:v>602603</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>556540</x:v>
+        <x:v>601143</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>556569</x:v>
+        <x:v>599145</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>602603</x:v>
+        <x:v>601551</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>212</x:v>
-[...2 lines deleted...]
-        <x:v>213</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>601143</x:v>
+        <x:v>601552</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>452</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>599145</x:v>
+        <x:v>603620</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>601551</x:v>
+        <x:v>608437</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>319</x:v>
-[...1 lines deleted...]
-      <x:c r="H276" s="14" t="s"/>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>601552</x:v>
+        <x:v>547705</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>294</x:v>
-[...2 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>607825</x:v>
+        <x:v>501294</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>553739</x:v>
+        <x:v>501683</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>555782</x:v>
+        <x:v>553739</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>366</x:v>
-[...1 lines deleted...]
-      <x:c r="H280" s="14" t="s"/>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
+        <x:v>469</x:v>
+      </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>600580</x:v>
+        <x:v>555782</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>550660</x:v>
+        <x:v>600580</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>440</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>552607</x:v>
+        <x:v>607825</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>504126</x:v>
+        <x:v>608864</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>504422</x:v>
+        <x:v>495320</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H285" s="0" t="s">
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>608864</x:v>
+        <x:v>556779</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>495320</x:v>
+        <x:v>552915</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>495430</x:v>
+        <x:v>556540</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>211</x:v>
-[...1 lines deleted...]
-      <x:c r="H288" s="14" t="s"/>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>496007</x:v>
+        <x:v>556569</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>496019</x:v>
+        <x:v>495430</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>496116</x:v>
+        <x:v>496007</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>498767</x:v>
+        <x:v>496019</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="H292" s="14" t="s"/>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
       <x:c r="I292" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>499308</x:v>
+        <x:v>496116</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>565855</x:v>
+        <x:v>498767</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>545466</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>545558</x:v>
+        <x:v>565855</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>549770</x:v>
+        <x:v>545466</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>545661</x:v>
+        <x:v>545558</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>556779</x:v>
+        <x:v>549770</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>552915</x:v>
+        <x:v>545661</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
@@ -20411,267 +20406,270 @@
       <x:c r="S300" s="14" t="n">
         <x:v>548860</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>501294</x:v>
+        <x:v>550660</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>501683</x:v>
+        <x:v>552607</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H303" s="0" t="s">
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>548684</x:v>
+        <x:v>504126</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>369</x:v>
-[...1 lines deleted...]
-      <x:c r="H304" s="14" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H304" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="I304" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="Q304" s="16" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="R304" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="S304" s="14" t="n">
+        <x:v>504422</x:v>
+      </x:c>
+      <x:c r="T304" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="Q304" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
@@ -20745,51 +20743,51 @@
       <x:c r="L306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>504379</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
@@ -20831,78 +20829,78 @@
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>601686</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20968,233 +20966,233 @@
         <x:v>369</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>550659</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>601450</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>601455</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>556093</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -21236,78 +21234,78 @@
       <x:c r="S314" s="14" t="n">
         <x:v>602244</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>556776</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
@@ -21453,51 +21451,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>603618</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -21587,51 +21585,51 @@
       <x:c r="S320" s="14" t="n">
         <x:v>545050</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -22355,82 +22353,82 @@
         <x:v>608438</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>566583</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22452,51 +22450,51 @@
       <x:c r="M335" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>601796</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
@@ -22529,75 +22527,75 @@
       <x:c r="S336" s="14" t="n">
         <x:v>598938</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>495346</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
@@ -22683,98 +22681,98 @@
       <x:c r="L339" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>499846</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>547434</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
@@ -22940,51 +22938,51 @@
         <x:v>503072</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>519</x:v>
@@ -22998,75 +22996,75 @@
       <x:c r="S344" s="14" t="n">
         <x:v>496033</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>547563</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
@@ -23143,51 +23141,51 @@
       <x:c r="I347" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>599867</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
@@ -23237,87 +23235,87 @@
       <x:c r="T348" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>608572</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
@@ -23411,76 +23409,76 @@
         <x:v>548448</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>548683</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
@@ -23585,54 +23583,54 @@
       <x:c r="S354" s="14" t="n">
         <x:v>557784</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -23650,78 +23648,78 @@
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>549539</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23762,84 +23760,84 @@
         <x:v>552909</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>556404</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -24084,57 +24082,57 @@
       <x:c r="H363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>553244</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -24410,78 +24408,78 @@
       <x:c r="S368" s="14" t="n">
         <x:v>498163</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>599456</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
@@ -24887,51 +24885,51 @@
       <x:c r="T376" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24998,311 +24996,311 @@
       <x:c r="R378" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>541105</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>542498</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>554025</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>554026</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>522065</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>606277</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
@@ -25341,310 +25339,311 @@
       <x:c r="R384" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>539388</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H385" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>587951</x:v>
+        <x:v>554791</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>554791</x:v>
+        <x:v>581338</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>581338</x:v>
+        <x:v>587951</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>522089</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>522091</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
@@ -25851,78 +25850,78 @@
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>598898</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>606276</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
@@ -26019,78 +26018,78 @@
       <x:c r="R396" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>587953</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>577071</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
@@ -26303,191 +26302,191 @@
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>522079</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>522087</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>591163</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>507612</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
@@ -26584,143 +26583,143 @@
       <x:c r="R406" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>511579</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>553995</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>504167</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
@@ -26816,714 +26815,713 @@
       <x:c r="R410" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>479834</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>553996</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>507614</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>606238</x:v>
+        <x:v>608344</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>609810</x:v>
+        <x:v>554805</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>484</x:v>
-[...2 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>478495</x:v>
+        <x:v>587909</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>608344</x:v>
+        <x:v>478495</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>554805</x:v>
+        <x:v>609810</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>436</x:v>
-[...1 lines deleted...]
-      <x:c r="H418" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>587909</x:v>
+        <x:v>606238</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>594546</x:v>
+        <x:v>614649</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>594549</x:v>
+        <x:v>542522</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>542522</x:v>
+        <x:v>594546</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>614649</x:v>
+        <x:v>594549</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -28104,379 +28102,379 @@
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>542362</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>572475</x:v>
+        <x:v>487531</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>594541</x:v>
+        <x:v>572475</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>594544</x:v>
+        <x:v>594541</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>594553</x:v>
+        <x:v>594544</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>586470</x:v>
+        <x:v>594553</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>487531</x:v>
+        <x:v>586470</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -29016,78 +29014,78 @@
       <x:c r="T449" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>594545</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
@@ -29214,51 +29212,51 @@
       <x:c r="L453" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>542875</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -29271,51 +29269,51 @@
       <x:c r="L454" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>538533</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -29390,2819 +29388,2815 @@
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>620460</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
-      <x:c r="E457" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>552313</x:v>
+        <x:v>627742</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
-      <x:c r="E458" s="14" t="s"/>
+      <x:c r="E458" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>627742</x:v>
+        <x:v>607308</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="H459" s="0" t="s">
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>607308</x:v>
+        <x:v>498703</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="H460" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="H460" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I460" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>498703</x:v>
+        <x:v>547092</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>582</x:v>
-[...2 lines deleted...]
-        <x:v>583</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>547092</x:v>
+        <x:v>546058</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="H462" s="14" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H462" s="14" t="s">
+        <x:v>330</x:v>
+      </x:c>
       <x:c r="I462" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>546058</x:v>
+        <x:v>609968</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>333</x:v>
-[...2 lines deleted...]
-        <x:v>334</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>609968</x:v>
+        <x:v>599877</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>410</x:v>
-[...1 lines deleted...]
-      <x:c r="H464" s="14" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s">
+        <x:v>330</x:v>
+      </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>599877</x:v>
+        <x:v>556860</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>556860</x:v>
+        <x:v>549358</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>549358</x:v>
+        <x:v>572165</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="H467" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>572165</x:v>
+        <x:v>548700</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>548700</x:v>
+        <x:v>506134</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H469" s="0" t="s">
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>506134</x:v>
+        <x:v>506766</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>330</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>506766</x:v>
+        <x:v>600144</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>600144</x:v>
+        <x:v>606953</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>303</x:v>
-[...1 lines deleted...]
-      <x:c r="H472" s="14" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H472" s="14" t="s">
+        <x:v>417</x:v>
+      </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>606953</x:v>
+        <x:v>600280</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>600280</x:v>
+        <x:v>609591</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>609591</x:v>
+        <x:v>496649</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>496649</x:v>
+        <x:v>552314</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>579</x:v>
-[...1 lines deleted...]
-      <x:c r="H476" s="14" t="s"/>
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s">
+        <x:v>591</x:v>
+      </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>552314</x:v>
+        <x:v>601001</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>552626</x:v>
+        <x:v>547784</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>590</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>601001</x:v>
+        <x:v>542950</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>547784</x:v>
+        <x:v>559993</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>272</x:v>
-[...1 lines deleted...]
-      <x:c r="H480" s="14" t="s"/>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H480" s="14" t="s">
+        <x:v>385</x:v>
+      </x:c>
       <x:c r="I480" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>542950</x:v>
+        <x:v>504715</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H481" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>559993</x:v>
+        <x:v>556277</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>384</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>504715</x:v>
+        <x:v>535324</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>294</x:v>
-[...2 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>556277</x:v>
+        <x:v>608873</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>535324</x:v>
+        <x:v>546013</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>608873</x:v>
+        <x:v>502704</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>546013</x:v>
+        <x:v>515675</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>502704</x:v>
+        <x:v>587358</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>515675</x:v>
+        <x:v>560749</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H489" s="0" t="s">
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>587358</x:v>
+        <x:v>493099</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>560749</x:v>
+        <x:v>603775</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>484</x:v>
-[...2 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>493099</x:v>
+        <x:v>571088</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="H492" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="I492" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>603775</x:v>
+        <x:v>511088</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>571088</x:v>
+        <x:v>506010</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>511088</x:v>
+        <x:v>552586</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>506010</x:v>
+        <x:v>515445</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>552586</x:v>
+        <x:v>552313</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>515445</x:v>
+        <x:v>495352</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>511089</x:v>
+        <x:v>604362</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>571076</x:v>
+        <x:v>608111</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>608111</x:v>
+        <x:v>608112</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>294</x:v>
-[...2 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>608112</x:v>
+        <x:v>607324</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>596</x:v>
-[...1 lines deleted...]
-      <x:c r="H502" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H502" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="I502" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>607324</x:v>
+        <x:v>614689</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>614689</x:v>
+        <x:v>508962</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
@@ -32353,705 +32347,705 @@
       <x:c r="S506" s="14" t="n">
         <x:v>549244</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>333</x:v>
-[...2 lines deleted...]
-        <x:v>334</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>508962</x:v>
+        <x:v>564626</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>495352</x:v>
+        <x:v>545664</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H509" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>564626</x:v>
+        <x:v>608162</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>545664</x:v>
+        <x:v>504975</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>611238</x:v>
+        <x:v>607792</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I512" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>608162</x:v>
+        <x:v>608243</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>602</x:v>
-[...2 lines deleted...]
-        <x:v>603</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>607792</x:v>
+        <x:v>552626</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>608243</x:v>
+        <x:v>511089</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H515" s="0" t="s">
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>504975</x:v>
+        <x:v>571076</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>552315</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>550693</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
@@ -33064,84 +33058,84 @@
       <x:c r="S518" s="14" t="n">
         <x:v>511087</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="Q519" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="Q519" s="4" t="s">
+      <x:c r="R519" s="0" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>511090</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33183,134 +33177,134 @@
       <x:c r="S520" s="14" t="n">
         <x:v>501313</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>601564</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>601039</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
@@ -33357,78 +33351,78 @@
         <x:v>508722</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="H524" s="14" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>502624</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
@@ -33533,54 +33527,54 @@
       <x:c r="S526" s="14" t="n">
         <x:v>516288</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
@@ -33594,84 +33588,84 @@
         <x:v>556276</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="Q528" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="Q528" s="16" t="s">
+      <x:c r="R528" s="14" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>556279</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33773,75 +33767,75 @@
       <x:c r="S530" s="14" t="n">
         <x:v>545649</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>547444</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
@@ -34005,172 +33999,172 @@
       <x:c r="S534" s="14" t="n">
         <x:v>598941</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="H535" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="H535" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>600497</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="H536" s="14" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>546529</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
@@ -34184,1733 +34178,1733 @@
         <x:v>496650</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>496651</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>604362</x:v>
+        <x:v>605558</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="H540" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H540" s="14" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="I540" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>605558</x:v>
+        <x:v>556476</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>294</x:v>
-[...2 lines deleted...]
-        <x:v>295</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>556476</x:v>
+        <x:v>601563</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>319</x:v>
-[...1 lines deleted...]
-      <x:c r="H542" s="14" t="s"/>
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="H542" s="14" t="s">
+        <x:v>591</x:v>
+      </x:c>
       <x:c r="I542" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>601563</x:v>
+        <x:v>551856</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>590</x:v>
-[...2 lines deleted...]
-        <x:v>591</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>551856</x:v>
+        <x:v>603535</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="H544" s="14" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H544" s="14" t="s">
+        <x:v>340</x:v>
+      </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>603535</x:v>
+        <x:v>600272</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>315</x:v>
-[...2 lines deleted...]
-        <x:v>316</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>600272</x:v>
+        <x:v>497620</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="H546" s="14" t="s"/>
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s">
+        <x:v>591</x:v>
+      </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>497620</x:v>
+        <x:v>497961</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>497961</x:v>
+        <x:v>500512</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>532</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>500512</x:v>
+        <x:v>547290</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>547290</x:v>
+        <x:v>608891</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>608891</x:v>
+        <x:v>600429</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>600429</x:v>
+        <x:v>544970</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>544970</x:v>
+        <x:v>552271</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>552271</x:v>
+        <x:v>550694</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>603800</x:v>
+        <x:v>515444</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>501358</x:v>
+        <x:v>603800</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>532</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>548516</x:v>
+        <x:v>501358</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>505579</x:v>
+        <x:v>548516</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>548699</x:v>
+        <x:v>505579</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>550694</x:v>
+        <x:v>548699</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>515444</x:v>
+        <x:v>600375</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>600375</x:v>
+        <x:v>607789</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>520</x:v>
-[...1 lines deleted...]
-      <x:c r="H562" s="14" t="s"/>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H562" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
       <x:c r="I562" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>607789</x:v>
+        <x:v>611238</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>508721</x:v>
+        <x:v>551975</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>484</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>556724</x:v>
+        <x:v>508721</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>556781</x:v>
+        <x:v>556724</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>410</x:v>
-[...1 lines deleted...]
-      <x:c r="H566" s="14" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H566" s="14" t="s">
+        <x:v>330</x:v>
+      </x:c>
       <x:c r="I566" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>551975</x:v>
+        <x:v>556781</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C567" s="3" t="s"/>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>29</x:v>
@@ -36386,51 +36380,51 @@
       <x:c r="J576" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>543674</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
@@ -36551,51 +36545,51 @@
       <x:c r="J579" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>614352</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
@@ -36887,51 +36881,51 @@
       <x:c r="J585" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>575855</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
@@ -37455,51 +37449,51 @@
       <x:c r="J595" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>575659</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
@@ -37630,51 +37624,51 @@
       <x:c r="J598" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>575663</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
@@ -37744,51 +37738,51 @@
       <x:c r="J600" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>595465</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
@@ -38028,51 +38022,51 @@
       <x:c r="J605" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>577316</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
@@ -38338,51 +38332,51 @@
       <x:c r="M610" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>558150</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
@@ -38414,76 +38408,76 @@
         <x:v>617493</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>547460</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
@@ -38685,51 +38679,51 @@
       <x:c r="J616" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>575666</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
@@ -38917,54 +38911,54 @@
       <x:c r="I620" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>617488</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -39155,51 +39149,51 @@
       <x:c r="J624" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>575668</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
@@ -39238,194 +39232,194 @@
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>575669</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>628417</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>564389</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>606241</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
@@ -39472,51 +39466,51 @@
         <x:v>547878</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>698</x:v>
@@ -39527,75 +39521,75 @@
       <x:c r="R630" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>547665</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>542500</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C632" s="15" t="s"/>
@@ -40244,1275 +40238,1273 @@
       <x:c r="M644" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>556594</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>629911</x:v>
+        <x:v>632680</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>724</x:v>
-[...1 lines deleted...]
-      <x:c r="H646" s="14" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H646" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="I646" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>632680</x:v>
+        <x:v>628889</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>628889</x:v>
+        <x:v>621210</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>621210</x:v>
+        <x:v>556595</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>556595</x:v>
+        <x:v>598344</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>598344</x:v>
+        <x:v>617720</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="U650" s="16" t="s">
         <x:v>729</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="S651" s="0" t="n">
+        <x:v>583296</x:v>
+      </x:c>
+      <x:c r="T651" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="S651" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>583296</x:v>
+        <x:v>609487</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>609487</x:v>
+        <x:v>617722</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>617722</x:v>
+        <x:v>621137</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>621137</x:v>
+        <x:v>621212</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>621212</x:v>
+        <x:v>581767</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="Q657" s="4" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="R657" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="S657" s="0" t="n">
+        <x:v>621211</x:v>
+      </x:c>
+      <x:c r="T657" s="4" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="U657" s="4" t="s">
         <x:v>736</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>621211</x:v>
+        <x:v>613729</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>613729</x:v>
+        <x:v>629910</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>629910</x:v>
+        <x:v>617721</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>617721</x:v>
+        <x:v>598736</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>576</x:v>
-[...1 lines deleted...]
-      <x:c r="H662" s="14" t="s"/>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="H662" s="14" t="s">
+        <x:v>740</x:v>
+      </x:c>
       <x:c r="I662" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>598736</x:v>
+        <x:v>551731</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
-        <x:v>740</x:v>
-[...2 lines deleted...]
-        <x:v>741</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>551731</x:v>
+        <x:v>585277</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>585277</x:v>
+        <x:v>632415</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>632415</x:v>
+        <x:v>621142</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>746</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>747</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>621142</x:v>
+        <x:v>629911</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -41591,215 +41583,215 @@
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>608473</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>601364</x:v>
+        <x:v>606565</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
-        <x:v>183</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I670" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>606565</x:v>
+        <x:v>601364</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>548169</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -41873,60 +41865,60 @@
       <x:c r="J673" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>600032</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
@@ -42108,51 +42100,51 @@
       <x:c r="J677" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>600036</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -42194,84 +42186,84 @@
       <x:c r="S678" s="14" t="n">
         <x:v>549657</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="H679" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="H679" s="0" t="s">
+      <x:c r="I679" s="4" t="s">
         <x:v>741</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>742</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="R679" s="0" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>743</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>601952</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -42283,51 +42275,51 @@
       <x:c r="I680" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>599932</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
@@ -42352,51 +42344,51 @@
       <x:c r="M681" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>605982</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I682" s="16" t="s">
         <x:v>165</x:v>
@@ -42531,163 +42523,163 @@
       <x:c r="L684" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>601365</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="E685" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>599933</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="H686" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="H686" s="14" t="s">
+      <x:c r="I686" s="16" t="s">
         <x:v>741</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>742</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="R686" s="14" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>743</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>546947</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -42879,187 +42871,187 @@
       <x:c r="H690" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>555823</x:v>
+        <x:v>531396</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
-        <x:v>601953</x:v>
+        <x:v>555823</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>531396</x:v>
+        <x:v>601953</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>51</x:v>
       </x:c>