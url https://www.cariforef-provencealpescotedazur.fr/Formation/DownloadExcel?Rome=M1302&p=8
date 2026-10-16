--- v5 (2026-10-16)
+++ v6 (2026-10-16)
@@ -623,95 +623,95 @@
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>Académie de la Beauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Académie de la Beauté</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Magnan</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
@@ -1214,50 +1214,59 @@
   <x:si>
     <x:t>Lycée Institution St J de Carnolès</x:t>
   </x:si>
   <x:si>
     <x:t>06190</x:t>
   </x:si>
   <x:si>
     <x:t>Institution St-Joseph Carnolès</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-CAP-MARTIN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Apollinaire</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée R Goscinny</x:t>
   </x:si>
   <x:si>
     <x:t>06340</x:t>
   </x:si>
   <x:si>
     <x:t>DRAP</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83409</x:t>
@@ -1289,59 +1298,50 @@
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Belsunce</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Cocteau</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LPO Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée S Veil</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Montgrand</x:t>
   </x:si>
   <x:si>
     <x:t>13291</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 06</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Coudon</x:t>
@@ -1403,434 +1403,434 @@
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de l'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A David Néel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Matisse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent René Char</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Amiral de Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Bollène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de Tocqueville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée L Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Saint-Louis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St Louis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent P Arène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Marie France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international G Duby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBS of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International bilingual school of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph de la Madeleine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Stanislas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Rimbaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Golfe de St-Tropez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 1re année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Économie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 1re année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée D Villars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international de Valbonne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée La Nativité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège La Nativité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P Cézanne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Notre-Dame de Sion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (1re année)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jeanne Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (2e année)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création auto-entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Boost</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
-[...370 lines deleted...]
-  <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pce.</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
@@ -1895,80 +1895,80 @@
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Javelo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2027 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
@@ -2369,137 +2369,137 @@
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT (entreprise de moins de 50 salariés)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Membre élu du CE</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école centrale de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'institut supérieur d'agriculture Rhône-Alpes (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environnement aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isara - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integration de la responsabilité sociétale des entreprises (RSE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaïque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Membre élu du CHSCT , Public en emploi , Représentant du personnel , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
-    <x:t>10/16/2026 00:00:00</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux du management de proximité : communiquer, motiver et accompagner son équipe</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
@@ -2627,56 +2627,56 @@
   <x:si>
     <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/03/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des entreprises et des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
@@ -2687,62 +2687,62 @@
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Someform</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13920</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
@@ -3002,128 +3002,128 @@
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Tableau bord</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>programme d'études avancées en management durable</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reprise d'entreprise - Les compétences du repreneur d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cra Formation Sud Est</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reprise entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d’établissements médicaux et médico-sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion financière hôpital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable d'affaires agroalimentaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École supérieure de commerce des entrepreneurs de la naturalité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercialisation agroalimentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISARA - campus d'Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'agence et de commerce (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'entreprise de sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensup Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>11/21/2026 00:00:00</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Santé, sécurité et condition de travail (SSCT) du CSE (comité social et économique)</x:t>
   </x:si>
   <x:si>
     <x:t>Actimmis</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Technico-commercial de l'industrie et des services nautiques (Apprentissage)</x:t>
@@ -3191,89 +3191,89 @@
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rk2c Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Rk2c Formation</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
@@ -3347,141 +3347,141 @@
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cfd</x:t>
-[...2 lines deleted...]
-    <x:t>02/28/2027 00:00:00</x:t>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma - CFA des 3 Caps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
   </x:si>
   <x:si>
     <x:t>IRFEDD</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Interinstitutionnel de Bilan de Compétences Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CIBC ALPES PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Tkl Forma - CFA des 3 Caps</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation structures animalières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>IMFA</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
@@ -7845,321 +7845,322 @@
       <x:c r="T66" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>544989</x:v>
+        <x:v>546827</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>603628</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>554417</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>176</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>578859</x:v>
+        <x:v>554417</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>601139</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -8192,113 +8193,113 @@
       <x:c r="S72" s="14" t="n">
         <x:v>611613</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="I73" s="4" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="Q73" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="Q73" s="4" t="s">
+      <x:c r="R73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="R73" s="0" t="s">
+      <x:c r="S73" s="0" t="n">
+        <x:v>601139</x:v>
+      </x:c>
+      <x:c r="T73" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="U73" s="4" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -8308,90 +8309,90 @@
       <x:c r="S74" s="14" t="n">
         <x:v>609230</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>554418</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -8424,140 +8425,140 @@
       <x:c r="S76" s="14" t="n">
         <x:v>555007</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>601409</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -8780,54 +8781,54 @@
       <x:c r="S82" s="14" t="n">
         <x:v>607806</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -8838,88 +8839,88 @@
         <x:v>554415</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>554419</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -8954,79 +8955,79 @@
         <x:v>554543</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>601140</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
@@ -9249,54 +9250,54 @@
       <x:c r="S90" s="14" t="n">
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -9307,55 +9308,55 @@
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -9365,75 +9366,75 @@
       <x:c r="S92" s="14" t="n">
         <x:v>609229</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>641008</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
@@ -10146,201 +10147,201 @@
       <x:c r="R106" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>596932</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>596931</x:v>
+        <x:v>564403</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>564403</x:v>
+        <x:v>596932</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -10598,75 +10599,75 @@
       <x:c r="S114" s="14" t="n">
         <x:v>607281</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>641009</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
@@ -10890,380 +10891,380 @@
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>547273</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>600452</x:v>
+        <x:v>547273</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>554423</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>609234</x:v>
+        <x:v>554423</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -11296,54 +11297,54 @@
       <x:c r="S126" s="14" t="n">
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -11630,51 +11631,51 @@
       <x:c r="M132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -11706,55 +11707,55 @@
         <x:v>641096</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -11764,113 +11765,113 @@
       <x:c r="S134" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -11998,140 +11999,140 @@
       <x:c r="S138" s="14" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>548749</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>601410</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -12348,54 +12349,54 @@
       <x:c r="S144" s="14" t="n">
         <x:v>641095</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -12406,148 +12407,148 @@
         <x:v>554424</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -12580,134 +12581,134 @@
       <x:c r="S148" s="14" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>599062</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
@@ -13034,90 +13035,90 @@
       <x:c r="S156" s="14" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -13150,322 +13151,322 @@
       <x:c r="S158" s="14" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>601136</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>641010</x:v>
+        <x:v>548750</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>548750</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>546744</x:v>
+        <x:v>641010</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -13498,54 +13499,54 @@
       <x:c r="S164" s="14" t="n">
         <x:v>641314</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -13556,76 +13557,76 @@
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
@@ -13904,91 +13905,91 @@
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -14020,82 +14021,82 @@
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -14136,136 +14137,136 @@
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
@@ -14744,51 +14745,51 @@
       <x:c r="M186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -14986,51 +14987,51 @@
       <x:c r="M190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>36</x:v>
@@ -15096,51 +15097,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -15156,51 +15157,51 @@
       <x:c r="M193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>156</x:v>
@@ -15338,51 +15339,51 @@
       <x:c r="M196" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>554923</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -15798,51 +15799,51 @@
       <x:c r="M204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -15919,51 +15920,51 @@
       <x:c r="M206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -16100,51 +16101,51 @@
       <x:c r="M209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>156</x:v>
@@ -16161,51 +16162,51 @@
       <x:c r="M210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -16504,54 +16505,54 @@
       <x:c r="I216" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -17714,128 +17715,128 @@
         <x:v>595096</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>595049</x:v>
+        <x:v>595034</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>595051</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>386</x:v>
@@ -17844,100 +17845,100 @@
       <x:c r="K242" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>595061</x:v>
+        <x:v>595051</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>595064</x:v>
+        <x:v>595061</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>392</x:v>
@@ -17946,100 +17947,100 @@
       <x:c r="K244" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>595077</x:v>
+        <x:v>595064</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>595098</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>398</x:v>
@@ -18048,202 +18049,202 @@
       <x:c r="K246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>595099</x:v>
+        <x:v>595098</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>595014</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>595017</x:v>
+        <x:v>595014</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>595034</x:v>
+        <x:v>595017</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>139</x:v>
@@ -19026,4245 +19027,4245 @@
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>595020</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s"/>
+      <x:c r="I266" s="16" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="Q266" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="Q266" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>527633</x:v>
+        <x:v>595025</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>595025</x:v>
+        <x:v>595027</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="Q268" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="Q268" s="16" t="s">
+      <x:c r="R268" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="R268" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>595027</x:v>
+        <x:v>595028</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="I269" s="4" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="Q269" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="Q269" s="4" t="s">
+      <x:c r="R269" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="R269" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>595028</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="Q270" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="Q270" s="16" t="s">
+      <x:c r="R270" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="R270" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>595030</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I271" s="4" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="Q271" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="Q271" s="4" t="s">
+      <x:c r="R271" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="R271" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>595031</x:v>
+        <x:v>595035</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q272" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="Q272" s="16" t="s">
+      <x:c r="R272" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="R272" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>595035</x:v>
+        <x:v>595037</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>595037</x:v>
+        <x:v>595040</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>595040</x:v>
+        <x:v>595045</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="I275" s="4" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="Q275" s="4" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>595045</x:v>
+        <x:v>595046</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>595046</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>595053</x:v>
+        <x:v>595055</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>595055</x:v>
+        <x:v>595056</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>595056</x:v>
+        <x:v>595058</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="Q280" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="Q280" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>595058</x:v>
+        <x:v>595068</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>595068</x:v>
+        <x:v>595069</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>595069</x:v>
+        <x:v>595071</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>595071</x:v>
+        <x:v>595074</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="Q284" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="Q284" s="16" t="s">
+      <x:c r="R284" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="R284" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>595074</x:v>
+        <x:v>595080</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="I285" s="4" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="Q285" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="Q285" s="4" t="s">
+      <x:c r="R285" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="R285" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>595080</x:v>
+        <x:v>595081</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="Q286" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="Q286" s="16" t="s">
+      <x:c r="R286" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="R286" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>595081</x:v>
+        <x:v>595083</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>595083</x:v>
+        <x:v>595086</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>595086</x:v>
+        <x:v>595087</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>595087</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>595088</x:v>
+        <x:v>595089</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="Q291" s="4" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="R291" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="Q291" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>595089</x:v>
+        <x:v>595092</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>595092</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>595093</x:v>
+        <x:v>595101</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>595101</x:v>
+        <x:v>595033</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595033</x:v>
+        <x:v>620477</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>620477</x:v>
+        <x:v>595039</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>595039</x:v>
+        <x:v>595048</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="Q298" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="Q298" s="16" t="s">
+      <x:c r="R298" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="R298" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>595048</x:v>
+        <x:v>595060</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>595060</x:v>
+        <x:v>595063</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>595063</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="I301" s="4" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="Q301" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="Q301" s="4" t="s">
+      <x:c r="R301" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="R301" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>595076</x:v>
+        <x:v>595094</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>595094</x:v>
+        <x:v>595095</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>595095</x:v>
+        <x:v>595100</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>595100</x:v>
+        <x:v>595634</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="I305" s="4" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="Q305" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="Q305" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>595634</x:v>
+        <x:v>595632</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>595632</x:v>
+        <x:v>595633</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>595633</x:v>
+        <x:v>595636</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>595636</x:v>
+        <x:v>595637</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>595637</x:v>
+        <x:v>595635</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>595635</x:v>
+        <x:v>595900</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>595900</x:v>
+        <x:v>595978</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>595978</x:v>
+        <x:v>595981</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>595981</x:v>
+        <x:v>595987</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>595987</x:v>
+        <x:v>595970</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>595970</x:v>
+        <x:v>595992</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>595992</x:v>
+        <x:v>595964</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>595964</x:v>
+        <x:v>595966</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>595966</x:v>
+        <x:v>595990</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>595990</x:v>
+        <x:v>595976</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>595976</x:v>
+        <x:v>595980</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>595980</x:v>
+        <x:v>595973</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>595973</x:v>
+        <x:v>595983</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>595983</x:v>
+        <x:v>595968</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>595968</x:v>
+        <x:v>595985</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>595985</x:v>
+        <x:v>595962</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>595962</x:v>
+        <x:v>595971</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>595971</x:v>
+        <x:v>595967</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>595967</x:v>
+        <x:v>595974</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>595974</x:v>
+        <x:v>595988</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>595988</x:v>
+        <x:v>595639</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>595639</x:v>
+        <x:v>595640</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>595640</x:v>
+        <x:v>595638</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>595638</x:v>
+        <x:v>595641</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>595641</x:v>
+        <x:v>595642</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>595642</x:v>
+        <x:v>595643</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>595643</x:v>
+        <x:v>595645</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>595645</x:v>
+        <x:v>595644</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>595644</x:v>
+        <x:v>595662</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>595662</x:v>
+        <x:v>565103</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>565103</x:v>
+        <x:v>528742</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>528742</x:v>
+        <x:v>528743</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>528743</x:v>
+        <x:v>528740</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>528740</x:v>
+        <x:v>527633</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>527636</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>563524</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>585208</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>528741</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
@@ -23446,73 +23447,73 @@
         <x:v>565699</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>624661</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>592</x:v>
@@ -23829,261 +23830,261 @@
       <x:c r="K359" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>530471</x:v>
+        <x:v>530470</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>530470</x:v>
+        <x:v>530473</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>530473</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>530475</x:v>
+        <x:v>547189</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>547189</x:v>
+        <x:v>530471</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
@@ -24317,72 +24318,72 @@
         <x:v>574129</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>629484</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
@@ -24725,54 +24726,54 @@
       <x:c r="I376" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>600265</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -24785,63 +24786,63 @@
       <x:c r="I377" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>590303</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -24901,51 +24902,51 @@
       <x:c r="J379" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
@@ -24958,51 +24959,51 @@
       <x:c r="J380" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>632372</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -25365,51 +25366,51 @@
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -25422,51 +25423,51 @@
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -25646,51 +25647,51 @@
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38895</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -25757,51 +25758,51 @@
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>608272</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>41991</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -26566,1400 +26567,1400 @@
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>636930</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>766</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
-      <x:c r="E410" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="H410" s="14" t="s"/>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s">
+        <x:v>761</x:v>
+      </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>767</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13113</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>600230</x:v>
+        <x:v>636929</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>759</x:v>
-[...1 lines deleted...]
-      <x:c r="C411" s="3" t="s"/>
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C411" s="3" t="n">
+        <x:v>37907</x:v>
+      </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>760</x:v>
-[...2 lines deleted...]
-        <x:v>761</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="J411" s="0" t="s">
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>13113</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>636929</x:v>
+        <x:v>593739</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>37907</x:v>
+        <x:v>40179</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
+      <x:c r="E413" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>593739</x:v>
+        <x:v>497289</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>775</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>497289</x:v>
+        <x:v>546663</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>773</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
-      <x:c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>775</x:v>
-[...2 lines deleted...]
-        <x:v>157</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>12554</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>546663</x:v>
+        <x:v>640210</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>780</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>780</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>640210</x:v>
+        <x:v>640193</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>784</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>778</x:v>
-[...1 lines deleted...]
-      <x:c r="C417" s="3" t="s"/>
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C417" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>780</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="J417" s="0" t="s">
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>32008</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>780</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>640193</x:v>
+        <x:v>596824</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>596824</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>525430</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U419" s="4" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>589591</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>477933</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>477933</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>642883</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>642883</x:v>
+        <x:v>642889</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>791</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>642889</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>791</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>793</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>525432</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>793</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>641725</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s"/>
+      <x:c r="E432" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>641725</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -27972,51 +27973,51 @@
       <x:c r="T434" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -28370,57 +28371,57 @@
         <x:v>278</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -29989,176 +29990,176 @@
       <x:c r="I470" s="16" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>632830</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>42321</x:v>
+        <x:v>37635</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>644872</x:v>
+        <x:v>544974</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
-        <x:v>37635</x:v>
+        <x:v>42321</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>544974</x:v>
+        <x:v>644872</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
@@ -30198,259 +30199,259 @@
       <x:c r="T473" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>615882</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>608402</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>608401</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
@@ -30658,258 +30659,258 @@
         <x:v>590178</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>838</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>839</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>547477</x:v>
+        <x:v>552224</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>552224</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>566599</x:v>
+        <x:v>547477</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>546969</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -31340,51 +31341,51 @@
       <x:c r="M493" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
@@ -31399,93 +31400,93 @@
       <x:c r="M494" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
@@ -31938,75 +31939,75 @@
       <x:c r="T503" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
@@ -32474,51 +32475,51 @@
       <x:c r="J513" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38296</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
@@ -32561,78 +32562,78 @@
       <x:c r="T514" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>42354</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>637737</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
@@ -32715,159 +32716,160 @@
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>635314</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>925</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>282</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>632777</x:v>
+        <x:v>635313</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>932</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H519" s="0" t="s">
+        <x:v>931</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>635313</x:v>
+        <x:v>632777</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -34662,51 +34664,51 @@
         <x:v>969</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>623636</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>969</x:v>
@@ -34850,1327 +34852,1330 @@
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>600238</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="C557" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
+      <x:c r="D557" s="3" t="s"/>
+      <x:c r="E557" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G557" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I557" s="4" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="J557" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="K557" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="L557" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="M557" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="N557" s="3" t="n">
+        <x:v>32024</x:v>
+      </x:c>
+      <x:c r="O557" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="P557" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="Q557" s="4" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R557" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="S557" s="0" t="n">
+        <x:v>553181</x:v>
+      </x:c>
+      <x:c r="T557" s="4" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="U557" s="4" t="s">
         <x:v>977</x:v>
-      </x:c>
-[...44 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>975</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>553181</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>978</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>559000</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>558999</x:v>
+        <x:v>558998</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>558998</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="C562" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
-      <x:c r="E562" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>767</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32048</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>617041</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>981</x:v>
-[...1 lines deleted...]
-      <x:c r="C563" s="3" t="s"/>
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="C563" s="3" t="n">
+        <x:v>36888</x:v>
+      </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="H563" s="0" t="s">
+        <x:v>923</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>983</x:v>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="J563" s="0" t="s">
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>32048</x:v>
+        <x:v>43407</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>983</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>617041</x:v>
+        <x:v>617500</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>36888</x:v>
+        <x:v>39096</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>922</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>924</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>43407</x:v>
+        <x:v>21551</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>987</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>922</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>617500</x:v>
+        <x:v>635340</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>988</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>39096</x:v>
+        <x:v>42475</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
+      <x:c r="E565" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>991</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>21551</x:v>
+        <x:v>32079</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>635340</x:v>
+        <x:v>644876</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>994</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>42475</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>995</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>644876</x:v>
+        <x:v>644875</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>966</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>42475</x:v>
+        <x:v>38113</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>32079</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>644875</x:v>
+        <x:v>556162</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>38113</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
-      <x:c r="E568" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>556162</x:v>
+        <x:v>638298</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>42510</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>638298</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>999</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>632685</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>578831</x:v>
+        <x:v>613732</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>826</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
-      <x:c r="E572" s="14" t="s"/>
+      <x:c r="E572" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>613732</x:v>
+        <x:v>608623</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>828</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
-      <x:c r="E573" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>608623</x:v>
+        <x:v>632686</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>1001</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>632686</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>578822</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>826</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>613742</x:v>
+        <x:v>635207</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>828</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>635207</x:v>
+        <x:v>637251</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>977</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>637251</x:v>
+        <x:v>635206</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -36279,54 +36284,54 @@
       <x:c r="L581" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>607368</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
@@ -37130,822 +37135,822 @@
       <x:c r="L596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>642315</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>1020</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>1020</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>1032</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
-        <x:v>1035</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
-        <x:v>1036</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
-        <x:v>1035</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>617717</x:v>
+        <x:v>640562</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>1038</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>1020</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>1020</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>642313</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>1040</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>1041</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>1019</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
-        <x:v>1020</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>1019</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>1020</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>642316</x:v>
+        <x:v>621176</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>1042</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>1043</x:v>
+        <x:v>1045</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>642318</x:v>
+        <x:v>642317</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>1033</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>1044</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>632724</x:v>
+        <x:v>642320</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>1046</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>1046</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>621173</x:v>
+        <x:v>632724</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>578853</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>826</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>640562</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>1048</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>903</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>590143</x:v>
+        <x:v>617717</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>1046</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>1046</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>621176</x:v>
+        <x:v>642313</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="U607" s="4" t="s">
         <x:v>1049</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>642317</x:v>
+        <x:v>642316</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>642320</x:v>
+        <x:v>642318</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>1051</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>588117</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
@@ -38021,102 +38026,102 @@
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>642310</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>1051</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>642311</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
@@ -38234,51 +38239,51 @@
       <x:c r="J616" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
@@ -38600,134 +38605,134 @@
       <x:c r="T622" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>586487</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>641195</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
@@ -38917,51 +38922,51 @@
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>613327</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>1040</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
@@ -38971,51 +38976,51 @@
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>613329</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -39160,75 +39165,75 @@
       <x:c r="T632" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>586486</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
@@ -39364,51 +39369,51 @@
       <x:c r="M636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>613321</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
@@ -39418,51 +39423,51 @@
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>613332</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>1042</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
@@ -39559,75 +39564,75 @@
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
@@ -39640,54 +39645,54 @@
       <x:c r="I641" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>599556</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -39699,54 +39704,54 @@
       <x:c r="I642" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>599557</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -39815,54 +39820,54 @@
       <x:c r="I644" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -39909,75 +39914,75 @@
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>601389</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
@@ -40027,75 +40032,75 @@
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
@@ -40377,1602 +40382,1601 @@
         <x:v>605540</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>832</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>832</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>608655</x:v>
+        <x:v>640294</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>640293</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>1093</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
-        <x:v>1035</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>1035</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>600064</x:v>
+        <x:v>549552</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>1028</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
-        <x:v>1028</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>643293</x:v>
+        <x:v>642467</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>1097</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>1094</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>1094</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>549552</x:v>
+        <x:v>608655</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>1095</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>1096</x:v>
-[...2 lines deleted...]
-        <x:v>1097</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>641697</x:v>
+        <x:v>640293</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>1062</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>1054</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>1075</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>642467</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>1099</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>1100</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>640294</x:v>
+        <x:v>607987</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="H662" s="14" t="s"/>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="H662" s="14" t="s">
+        <x:v>1107</x:v>
+      </x:c>
       <x:c r="I662" s="16" t="s">
-        <x:v>1035</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>1035</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>600063</x:v>
+        <x:v>641697</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>1102</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>1038</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
-        <x:v>885</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>628458</x:v>
+        <x:v>643293</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>1096</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>1096</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>641696</x:v>
+        <x:v>628458</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>1105</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
-        <x:v>1105</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>623596</x:v>
+        <x:v>641696</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>1106</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>1019</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
-        <x:v>1020</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>1019</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
-        <x:v>1020</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>557588</x:v>
+        <x:v>623596</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>828</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>605183</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>1078</x:v>
-[...1 lines deleted...]
-      <x:c r="H668" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H668" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="I668" s="16" t="s">
-        <x:v>969</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>1078</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
-        <x:v>969</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
-        <x:v>1079</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
-        <x:v>602015</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>607620</x:v>
+        <x:v>602015</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H670" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H670" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="I670" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>609210</x:v>
+        <x:v>607620</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>1083</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>1083</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>639809</x:v>
+        <x:v>609210</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>1029</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>643297</x:v>
+        <x:v>639809</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>1108</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="S673" s="0" t="n">
+        <x:v>643297</x:v>
+      </x:c>
+      <x:c r="T673" s="4" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="U673" s="4" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
-        <x:v>1088</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>1110</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>599943</x:v>
+        <x:v>642468</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>1091</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>955</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>608992</x:v>
+        <x:v>599943</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>1111</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
-      <x:c r="E676" s="14" t="s"/>
+      <x:c r="E676" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
-        <x:v>1112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
-        <x:v>1085</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
-        <x:v>1114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
-        <x:v>1112</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
-        <x:v>1085</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>638963</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
-        <x:v>1116</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
-        <x:v>1116</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>639060</x:v>
+        <x:v>638963</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>1118</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>1111</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>1115</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
-        <x:v>1116</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
-        <x:v>1115</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
-        <x:v>1116</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
-        <x:v>1117</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>639061</x:v>
+        <x:v>639060</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>953</x:v>
+        <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>636922</x:v>
+        <x:v>639061</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>1030</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
-        <x:v>1120</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
-      <x:c r="E680" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
-        <x:v>1121</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
-        <x:v>1122</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
-        <x:v>1115</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>1116</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
-        <x:v>1117</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>607987</x:v>
+        <x:v>636922</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="E681" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>