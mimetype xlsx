--- v3 (2026-07-04)
+++ v4 (2026-07-04)
@@ -710,68 +710,68 @@
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2024 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
@@ -836,119 +836,119 @@
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>IFP Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maria Casares</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Leau</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie commerciale</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
-    <x:t>Stratégie commerciale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>manager d'affaires</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
@@ -1484,56 +1484,56 @@
   <x:si>
     <x:t>01/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc International Business (KEDGE)</x:t>
   </x:si>
   <x:si>
     <x:t>office manager</x:t>
   </x:si>
   <x:si>
     <x:t>Office manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
@@ -1784,101 +1784,101 @@
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
   </x:si>
   <x:si>
     <x:t>IRFEDD</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rk2c Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
@@ -1946,95 +1946,95 @@
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe B2C Formation - Synergy School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/05/2026 00:00:00</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
@@ -2090,137 +2090,137 @@
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités</x:t>
   </x:si>
   <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>13625</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
+    <x:t>11/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/26/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chargé de gestion et management spécialisation en structure animalière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ORT</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A David Néel</x:t>
   </x:si>
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
@@ -2339,77 +2339,77 @@
   <x:si>
     <x:t>04203</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Rimbaud</x:t>
   </x:si>
   <x:si>
     <x:t>13808</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Jean D'Ormesson</x:t>
   </x:si>
   <x:si>
     <x:t>13831</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Empéri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée S Veil</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée I Dauphin</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de Bollène</x:t>
   </x:si>
   <x:si>
     <x:t>84500</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A de Tocqueville</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
@@ -3053,65 +3053,65 @@
   <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/23/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Valérie Guillemot Conseil Carrière et Compétences</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Javelo</x:t>
@@ -3416,72 +3416,72 @@
   <x:si>
     <x:t>Isara</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Isara - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
@@ -5548,161 +5548,161 @@
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>549152</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>553195</x:v>
+        <x:v>631116</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>631116</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>99</x:v>
@@ -6841,127 +6841,127 @@
       <x:c r="H49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>553294</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>604085</x:v>
+        <x:v>553294</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -8627,85 +8627,85 @@
         <x:v>544989</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>546827</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -8721,51 +8721,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>506109</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
@@ -8774,60 +8774,60 @@
       <x:c r="J82" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>601140</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -9035,149 +9035,149 @@
       <x:c r="S86" s="14" t="n">
         <x:v>599119</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>601409</x:v>
+        <x:v>546827</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>555007</x:v>
+        <x:v>601409</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -9269,149 +9269,148 @@
       <x:c r="S90" s="14" t="n">
         <x:v>607806</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>165</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>556384</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>204</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>554543</x:v>
+        <x:v>556384</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -10624,81 +10623,81 @@
       <x:c r="S114" s="14" t="n">
         <x:v>602320</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>548749</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10945,60 +10944,60 @@
       <x:c r="J120" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>601134</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -11460,653 +11459,653 @@
       <x:c r="G129" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>609231</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>609234</x:v>
+        <x:v>547250</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>256</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>547250</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>546742</x:v>
+        <x:v>554427</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>546754</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>547717</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>237</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>601331</x:v>
+        <x:v>547717</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>554427</x:v>
+        <x:v>605603</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>256</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>605603</x:v>
+        <x:v>609231</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>608234</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
@@ -12258,253 +12257,252 @@
       <x:c r="S142" s="14" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>165</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>556344</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H144" s="14" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>506064</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>601410</x:v>
+        <x:v>506064</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
@@ -12773,526 +12771,526 @@
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="P154" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="P154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>632718</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="P155" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="P155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>578168</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>592492</x:v>
+        <x:v>578168</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="P157" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="P157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
@@ -13305,301 +13303,301 @@
       <x:c r="E161" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>599056</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>603676</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>599055</x:v>
+        <x:v>603676</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -14258,51 +14256,51 @@
       <x:c r="M177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>521700</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -14333,151 +14331,152 @@
       <x:c r="S178" s="14" t="n">
         <x:v>590178</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>566599</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>546236</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -15089,207 +15088,207 @@
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>602650</x:v>
+        <x:v>552219</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>552219</x:v>
+        <x:v>548734</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>548734</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -18014,51 +18013,51 @@
       <x:c r="M243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>525449</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
@@ -18113,164 +18112,164 @@
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="U245" s="4" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>610255</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>610254</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
@@ -18540,51 +18539,51 @@
       <x:c r="I253" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>623636</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -19187,578 +19186,578 @@
       <x:c r="R264" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>578327</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>578831</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>613732</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>559226</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>632685</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>613742</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>578822</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>559216</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>587508</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>521</x:v>
@@ -19790,126 +19789,126 @@
       <x:c r="R275" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>607368</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>632654</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>587504</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
@@ -20234,51 +20233,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>601977</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>220</x:v>
@@ -20534,147 +20533,147 @@
       <x:c r="R288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>586487</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>578853</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>632724</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -20800,51 +20799,51 @@
       <x:c r="M293" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>613328</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -20862,490 +20861,490 @@
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>609486</x:v>
+        <x:v>588117</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
-        <x:v>242</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="Q296" s="16" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="R296" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="S296" s="14" t="n">
+        <x:v>584369</x:v>
+      </x:c>
+      <x:c r="T296" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="Q296" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>584370</x:v>
+        <x:v>624932</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="S299" s="0" t="n">
+        <x:v>598715</x:v>
+      </x:c>
+      <x:c r="T299" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="S299" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>598715</x:v>
+        <x:v>621176</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>621176</x:v>
+        <x:v>617717</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>617717</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -21412,51 +21411,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>613327</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -21580,51 +21579,51 @@
       <x:c r="M307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>617718</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -21637,51 +21636,51 @@
       <x:c r="M308" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
@@ -21691,51 +21690,51 @@
       <x:c r="M309" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>613318</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -21874,78 +21873,78 @@
       <x:c r="R312" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>613333</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>559249</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
@@ -22078,51 +22077,51 @@
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>613335</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -22135,51 +22134,51 @@
       <x:c r="M317" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -22207,87 +22206,87 @@
       <x:c r="R318" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>584368</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="I319" s="4" t="s">
         <x:v>581</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="Q319" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="Q319" s="4" t="s">
+      <x:c r="R319" s="0" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>621173</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
@@ -22318,195 +22317,195 @@
       <x:c r="R320" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>581452</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>613762</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>599556</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -22822,51 +22821,51 @@
       <x:c r="M329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>600063</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
         <x:v>562</x:v>
@@ -23240,346 +23239,342 @@
       <x:c r="M336" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>560</x:v>
-[...2 lines deleted...]
-        <x:v>561</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>549788</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>624</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="H338" s="14" t="s"/>
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s">
+        <x:v>561</x:v>
+      </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>608656</x:v>
+        <x:v>549788</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>549552</x:v>
+        <x:v>609210</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>599557</x:v>
+        <x:v>608656</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>605183</x:v>
+        <x:v>599557</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>99</x:v>
@@ -23650,101 +23645,101 @@
       <x:c r="L343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>602621</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>611175</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
@@ -23769,749 +23764,752 @@
       <x:c r="M345" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>548184</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>609210</x:v>
+        <x:v>599942</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>608655</x:v>
+        <x:v>604255</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>599942</x:v>
+        <x:v>608655</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="Q350" s="16" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="R350" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="Q350" s="16" t="s">
+      <x:c r="S350" s="14" t="n">
+        <x:v>549552</x:v>
+      </x:c>
+      <x:c r="T350" s="16" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="U350" s="16" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>567805</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>542124</x:v>
+        <x:v>628458</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>628458</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>608991</x:v>
+        <x:v>546280</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>546280</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>557588</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>600064</x:v>
+        <x:v>567805</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>562</x:v>
@@ -24573,54 +24571,54 @@
       <x:c r="H359" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="Q359" s="4" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>632255</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
@@ -24940,82 +24938,82 @@
         <x:v>633300</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -25028,60 +25026,60 @@
       <x:c r="J367" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>601136</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
@@ -25150,51 +25148,51 @@
       <x:c r="L369" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
@@ -25520,207 +25518,207 @@
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>558034</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>607421</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -25752,142 +25750,142 @@
         <x:v>558919</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>607421</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>546744</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>235</x:v>
@@ -26072,60 +26070,60 @@
       <x:c r="J385" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -26212,310 +26210,309 @@
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>596723</x:v>
+        <x:v>596726</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>408</x:v>
-[...2 lines deleted...]
-        <x:v>409</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>575975</x:v>
+        <x:v>596723</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>435</x:v>
-[...1 lines deleted...]
-      <x:c r="H390" s="14" t="s"/>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s">
+        <x:v>409</x:v>
+      </x:c>
       <x:c r="I390" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>596724</x:v>
+        <x:v>575975</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>596725</x:v>
+        <x:v>596724</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>596726</x:v>
+        <x:v>596725</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -26725,51 +26722,51 @@
       <x:c r="T396" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -26786,51 +26783,51 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
@@ -26846,51 +26843,51 @@
       <x:c r="T398" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -26907,51 +26904,51 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -26967,51 +26964,51 @@
       <x:c r="T400" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -27028,51 +27025,51 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -27088,514 +27085,514 @@
       <x:c r="T402" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>554814</x:v>
+        <x:v>603824</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>602555</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>603824</x:v>
+        <x:v>602555</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>556146</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>453825</x:v>
+        <x:v>603410</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>603410</x:v>
+        <x:v>556169</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>556169</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -27817,54 +27814,54 @@
       <x:c r="I415" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="R415" s="0" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>675</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>596760</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
@@ -27907,51 +27904,51 @@
       <x:c r="T416" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -27968,51 +27965,51 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -28028,51 +28025,51 @@
       <x:c r="T418" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -28089,51 +28086,51 @@
         <x:v>340</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -28149,51 +28146,51 @@
       <x:c r="T420" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -28210,111 +28207,111 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -28331,51 +28328,51 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -28391,112 +28388,112 @@
       <x:c r="T424" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -28512,669 +28509,669 @@
       <x:c r="T426" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>453855</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>556143</x:v>
+        <x:v>453855</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>603439</x:v>
+        <x:v>556143</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>509936</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>554817</x:v>
+        <x:v>603439</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>572389</x:v>
+        <x:v>565300</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>558084</x:v>
+        <x:v>558101</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>558100</x:v>
+        <x:v>572389</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>558101</x:v>
+        <x:v>558084</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>565300</x:v>
+        <x:v>558100</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
@@ -29985,76 +29982,76 @@
         <x:v>595021</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>595040</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>338</x:v>
@@ -30470,51 +30467,51 @@
       <x:c r="K463" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>595041</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>760</x:v>
@@ -30523,150 +30520,150 @@
       <x:c r="K464" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>595030</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>595036</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>595053</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>768</x:v>
@@ -30875,51 +30872,51 @@
       <x:c r="I471" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>595085</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
@@ -31234,51 +31231,51 @@
         <x:v>791</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>595023</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>793</x:v>
@@ -31487,51 +31484,51 @@
       <x:c r="I483" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>595057</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
@@ -34547,51 +34544,51 @@
       <x:c r="I543" s="4" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>595978</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
@@ -34649,51 +34646,51 @@
       <x:c r="I545" s="4" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>595992</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
@@ -36245,51 +36242,51 @@
       <x:c r="M576" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>565103</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s"/>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
@@ -36882,51 +36879,51 @@
       <x:c r="M588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>565699</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s"/>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>34</x:v>
@@ -36984,51 +36981,51 @@
       <x:c r="M590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>630574</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>49</x:v>
@@ -37252,242 +37249,243 @@
       <x:c r="R595" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>633735</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>560</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>629484</x:v>
+        <x:v>530469</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="U596" s="16" t="s">
         <x:v>994</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s"/>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>530469</x:v>
+        <x:v>530470</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C598" s="15" t="s"/>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s"/>
       <x:c r="K598" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>530470</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C599" s="3" t="s"/>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>984</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>984</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>530475</x:v>
+        <x:v>629484</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>998</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C600" s="15" t="s"/>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s"/>
       <x:c r="K600" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
@@ -37746,51 +37744,51 @@
       <x:c r="L605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>547189</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C606" s="15" t="s"/>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s"/>
       <x:c r="K606" s="14" t="s">
@@ -37851,51 +37849,51 @@
       <x:c r="M607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>630167</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C608" s="15" t="s"/>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s"/>
       <x:c r="K608" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
@@ -38598,51 +38596,51 @@
       <x:c r="T620" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
@@ -38861,51 +38859,51 @@
       <x:c r="L625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -38918,51 +38916,51 @@
       <x:c r="L626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -39145,51 +39143,51 @@
       <x:c r="L630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -39256,51 +39254,51 @@
       <x:c r="L632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>608272</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>41991</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -39526,51 +39524,51 @@
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>598328</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s"/>
       <x:c r="K638" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
@@ -39850,51 +39848,51 @@
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>602791</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="C644" s="15" t="s"/>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
@@ -39954,51 +39952,51 @@
       <x:c r="L645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
@@ -40007,51 +40005,51 @@
       <x:c r="L646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s"/>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>25</x:v>
@@ -40570,216 +40568,216 @@
       <x:c r="L656" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>966</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>525429</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="U658" s="16" t="s">
         <x:v>1116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>1116</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -40960,51 +40958,51 @@
       <x:c r="M663" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -41014,54 +41012,54 @@
       <x:c r="L664" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -41295,54 +41293,54 @@
       <x:c r="K669" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>600231</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
@@ -41354,54 +41352,54 @@
       <x:c r="K670" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>553079</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
@@ -41417,51 +41415,51 @@
       <x:c r="M671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>1122</x:v>
+        <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
@@ -41522,51 +41520,51 @@
       <x:c r="L673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>614279</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
@@ -41659,51 +41657,51 @@
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>1131</x:v>
       </x:c>
@@ -41892,73 +41890,73 @@
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s"/>
       <x:c r="K680" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>590333</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>1092</x:v>