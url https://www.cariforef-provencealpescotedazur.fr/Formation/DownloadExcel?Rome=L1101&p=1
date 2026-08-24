--- v3 (2026-07-05)
+++ v4 (2026-08-24)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -371,87 +371,105 @@
   <x:si>
     <x:t>Conservatoire à Rayonnement Régional du Grand Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales création musicale</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales culture musicale</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales musique à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Doublage</x:t>
   </x:si>
   <x:si>
+    <x:t>Dub School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78170</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>En-corps des oiseaux : pratiquer les oiseaux pour activer la créativité</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La voix au micro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur au micro - Initiation aux métiers de la voix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soto prod - Clapclass</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physical Lab</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/24/2026 00:00:00</x:t>
-[...26 lines deleted...]
-    <x:t>11/17/2025 00:00:00</x:t>
+    <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1190,51 +1208,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>630151</x:v>
+        <x:v>630147</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -1358,51 +1376,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>630147</x:v>
+        <x:v>630197</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -1412,51 +1430,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>630197</x:v>
+        <x:v>630150</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
@@ -1469,51 +1487,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>630150</x:v>
+        <x:v>630151</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>51</x:v>
@@ -2105,281 +2123,383 @@
         <x:v>93</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>595179</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>605130</x:v>
+        <x:v>635186</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>633842</x:v>
+        <x:v>605130</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="n">
+        <x:v>633842</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="S25" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T25" s="4" t="s">
+      <x:c r="U25" s="4" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>633925</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="Q26" s="16" t="s">
+      <x:c r="U26" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="R26" s="14" t="s">
+    </x:row>
+    <x:row r="27" spans="1:21">
+      <x:c r="A27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="S26" s="14" t="n">
+      <x:c r="C27" s="3" t="s"/>
+      <x:c r="D27" s="3" t="s"/>
+      <x:c r="G27" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L27" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="M27" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>45004</x:v>
+      </x:c>
+      <x:c r="O27" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="S27" s="0" t="n">
         <x:v>606345</x:v>
       </x:c>
-      <x:c r="T26" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="U26" s="16" t="s">
+      <x:c r="T27" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
         <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:21">
+      <x:c r="A28" s="13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B28" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="s"/>
+      <x:c r="D28" s="15" t="s"/>
+      <x:c r="E28" s="14" t="s"/>
+      <x:c r="F28" s="14" t="s"/>
+      <x:c r="G28" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
+      <x:c r="I28" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s"/>
+      <x:c r="K28" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L28" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M28" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N28" s="15" t="n">
+        <x:v>45004</x:v>
+      </x:c>
+      <x:c r="O28" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P28" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>635934</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
+        <x:v>118</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">