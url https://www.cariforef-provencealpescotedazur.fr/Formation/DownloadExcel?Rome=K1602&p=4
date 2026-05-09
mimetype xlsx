--- v3 (2026-05-09)
+++ v4 (2026-05-09)
@@ -272,65 +272,65 @@
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Engager sa structure dans la transformation écologique du spectacle vivant</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L’anglais professionnel pour les techniques du cinéma et de l’audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention histoire</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
     <x:t>Histoire</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention histoire de l'art et archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire de l'art et archéologie parcours archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire de l'art et archéologie parcours histoire de l'art</x:t>
@@ -419,60 +419,60 @@
   <x:si>
     <x:t>master mention archéologie, sciences pour l'archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie archéologie funéraire et archéothanatologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours archéologie classique des mondes anciens et médiévaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours Momarch – Master of Martitime Archaeology</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours territoire, hommes, sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>master mention bio-géosciences</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention bio-géosciences parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention bio-géosciences parcours préparation à l'agrégation SV-STU</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
@@ -1478,184 +1478,184 @@
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>612215</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="P8" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="P8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>592807</x:v>
+        <x:v>592808</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592808</x:v>
+        <x:v>592807</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>592809</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
@@ -1674,51 +1674,51 @@
       <x:c r="J11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>592788</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40546</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
@@ -1840,51 +1840,51 @@
       <x:c r="G14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>580607</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
@@ -1897,51 +1897,51 @@
       <x:c r="G15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>580608</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
@@ -1956,51 +1956,51 @@
       <x:c r="G16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>580609</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
@@ -2013,51 +2013,51 @@
       <x:c r="G17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>580610</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
@@ -2190,51 +2190,51 @@
       <x:c r="J20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>592542</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40443</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -2406,51 +2406,51 @@
       <x:c r="J24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>591985</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39038</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -2576,51 +2576,51 @@
       <x:c r="J27" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>592795</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40717</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
@@ -2868,51 +2868,51 @@
       <x:c r="K32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>595484</x:v>
+        <x:v>595482</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38963</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2922,51 +2922,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>595482</x:v>
+        <x:v>595484</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38963</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -3254,51 +3254,51 @@
       <x:c r="I39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592089</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -3481,51 +3481,51 @@
       <x:c r="J43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>592794</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
@@ -3649,108 +3649,108 @@
       <x:c r="J46" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>592830</x:v>
+        <x:v>592831</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41176</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>592831</x:v>
+        <x:v>592830</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>41176</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
@@ -4077,136 +4077,136 @@
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>584137</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>592105</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R55" s="0" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>620384</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39479</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -4219,51 +4219,51 @@
       <x:c r="J56" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>595408</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39479</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -4358,75 +4358,75 @@
         <x:v>90</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>592109</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>592226</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>158</x:v>
       </x:c>