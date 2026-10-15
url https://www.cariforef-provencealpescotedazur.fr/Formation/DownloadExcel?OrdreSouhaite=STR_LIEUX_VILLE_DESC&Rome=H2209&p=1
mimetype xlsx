--- v0 (2026-08-31)
+++ v1 (2026-10-15)
@@ -254,84 +254,84 @@
   <x:si>
     <x:t>Ecole supérieure de design, d'arts appliqués et de communication - ESD</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRUN</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien Constructeur Bois</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1264,324 +1264,324 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>594218</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>37916</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="Q9" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="R9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="Q9" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>493589</x:v>
+        <x:v>594252</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>37916</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="Q10" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="R10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="Q10" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>543670</x:v>
+        <x:v>594253</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="R11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="Q11" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>594252</x:v>
+        <x:v>643015</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37916</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>547548</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41866</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="R13" s="0" t="s">
+      <x:c r="S13" s="0" t="n">
+        <x:v>643014</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="S13" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">