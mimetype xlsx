--- v1 (2025-12-08)
+++ v2 (2026-05-09)
@@ -287,51 +287,51 @@
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué(e) pharmaceutique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Technico-commercial</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -1106,51 +1106,51 @@
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>575048</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>35366</x:v>
+        <x:v>41600</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>12046</x:v>