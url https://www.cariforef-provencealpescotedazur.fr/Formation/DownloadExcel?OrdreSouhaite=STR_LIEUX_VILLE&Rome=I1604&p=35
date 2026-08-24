--- v4 (2026-08-24)
+++ v5 (2026-08-24)
@@ -350,62 +350,62 @@
   <x:si>
     <x:t>Bac pro maintenance des véhicules option A voitures particulières</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des véhicules option véhicules légers</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des véhicules option voitures particulières</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des véhicules option véhicules légers</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro maintenance des véhicules option véhicules légers</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Ch Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13632</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>bac pro maintenance des véhicules option véhicules légers</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bac pro maintenance des véhicules option B véhicules de transport routier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Réparation véhicule industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des véhicules option véhicules de transport routier (Apprentissage)</x:t>
@@ -728,59 +728,59 @@
   <x:si>
     <x:t>IRVE P2 - P3 : installer des bornes de recharge AC ou DC avec configuration spécifique pour la communication ou la supervision - ELV023</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE P3 : installer des bornes de recharge de véhicules électriques en charge rapide à haute puissance et en courant continu (DC) - ELV003</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE MA3 : maintenance des IRVE avec bornes et stations de recharge DC (MA3) - ELV203</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE MA2 : maintenance des IRVE avec bornes de recharge AC communicantes et sous gestionnaire d'énergie (MA2) - ELV202</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE P1 - P2 - P3 : installer des bornes de recharge AC ou DC avec configuration spécifique pour la communication ou la supervision - ELV123</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP maintenance nautique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Technicien expert après-vente automobile (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP maintenance nautique (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mécanicien de maintenance automobile</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Effectuer l’entretien périodique, remplacer les pneus et les éléments du système de freinage des véhicules automobiles - Bloc de compétences du titre professionnel mécanicien de maintenance automobile</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2028 00:00:00</x:t>
@@ -839,62 +839,62 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel mécanicien de maintenance automobile (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien électromécanicien automobile (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>02/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mécanicien de maintenance automobile - Contrat en alternance</x:t>
   </x:si>
   <x:si>
-    <x:t>02/10/2028 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>03/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
@@ -1118,345 +1118,345 @@
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôleur technique de véhicules légers</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LPTR de L'Estaque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel mécanicien automobile BC1 Effectuer l’entretien périodique, remplacer les pneus et les éléments du système de freinage des véhicules automobiles (POEC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA - Antenne Marseille 11ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Raynaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro maintenance des véhicules option véhicules de transport routier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel La Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel mécanicien réparateur de véhicules industriels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro maintenance des véhicules option B véhicules de transport routier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'établissement responsable technique et opérationnel des systèmes mécaniques et électriques parcours mécanique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintien de la qualification des contrôleurs techniques VL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A3S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-André (les Routiers)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP maintenance nautique (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sauvegarde 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi longue durée , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP maintenance de véhicules option B véhicules de transport routier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP maintenance des véhicules option véhicules de transport routier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mécanicien automobile (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel mécanicien de maintenance automobile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien expert après-vente motocycles (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
-  </x:si>
-[...229 lines deleted...]
-    <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>La Cordeille Formation - Externat Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>LP Argensol</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
@@ -2784,159 +2784,161 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>547390</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="C13" s="3" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="n">
+        <x:v>40996</x:v>
+      </x:c>
       <x:c r="D13" s="3" t="s"/>
+      <x:c r="E13" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>23649</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>615414</x:v>
+        <x:v>600293</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>26</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23649</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>600293</x:v>
+        <x:v>615414</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
@@ -3903,148 +3905,148 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>618415</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>592449</x:v>
+        <x:v>592436</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592436</x:v>
+        <x:v>592449</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -5443,259 +5445,259 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>572457</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>592451</x:v>
+        <x:v>620440</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41864</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>620402</x:v>
+        <x:v>592451</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>592437</x:v>
+        <x:v>620402</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>41864</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>23615</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>620440</x:v>
+        <x:v>592437</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>143</x:v>
@@ -6093,168 +6095,168 @@
       <x:c r="K71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>626908</x:v>
+        <x:v>618425</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>618425</x:v>
+        <x:v>564543</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>564543</x:v>
+        <x:v>626908</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -6329,51 +6331,51 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>592425</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
@@ -7088,51 +7090,51 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>592467</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>23637</x:v>
@@ -7983,578 +7985,576 @@
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>592454</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>106</x:v>
-[...2 lines deleted...]
-        <x:v>107</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>604236</x:v>
+        <x:v>592426</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>552839</x:v>
+        <x:v>607190</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>552875</x:v>
+        <x:v>604207</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>39809</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>552877</x:v>
+        <x:v>604208</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>23615</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>592459</x:v>
+        <x:v>604238</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>604207</x:v>
+        <x:v>604236</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>604208</x:v>
+        <x:v>552839</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>604238</x:v>
+        <x:v>552875</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>592426</x:v>
+        <x:v>552877</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>108</x:v>
@@ -8636,99 +8636,103 @@
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>614544</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C116" s="15" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="n">
+        <x:v>40997</x:v>
+      </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="J116" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="J116" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>23651</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>607190</x:v>
+        <x:v>592459</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
@@ -9018,51 +9022,51 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>618444</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>23637</x:v>
@@ -10115,406 +10119,406 @@
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>619458</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>604178</x:v>
+        <x:v>604174</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>40009</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>23635</x:v>
+        <x:v>23602</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>553190</x:v>
+        <x:v>553216</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>36886</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>553221</x:v>
+        <x:v>604150</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>604150</x:v>
+        <x:v>553190</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>36886</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>604174</x:v>
+        <x:v>553221</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>37670</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>23602</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>553216</x:v>
+        <x:v>604178</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -10659,51 +10663,51 @@
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>604176</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
@@ -12117,570 +12121,570 @@
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>629767</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
-      <x:c r="E177" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>610271</x:v>
+        <x:v>629762</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>635102</x:v>
+        <x:v>629766</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>635105</x:v>
+        <x:v>576782</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>634584</x:v>
+        <x:v>629747</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>629762</x:v>
+        <x:v>576032</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>629766</x:v>
+        <x:v>629743</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>576012</x:v>
+        <x:v>635102</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>576031</x:v>
+        <x:v>635105</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>629743</x:v>
+        <x:v>610271</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -12689,173 +12693,173 @@
       <x:c r="K186" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>576782</x:v>
+        <x:v>576012</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>629747</x:v>
+        <x:v>576031</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>576032</x:v>
+        <x:v>634584</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -13061,51 +13065,51 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>634142</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
@@ -13234,51 +13238,51 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>542231</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -13409,159 +13413,159 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>519896</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>38101</x:v>
+        <x:v>38295</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>519844</x:v>
+        <x:v>542242</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38295</x:v>
+        <x:v>38101</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>542242</x:v>
+        <x:v>519844</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -14583,330 +14587,330 @@
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>618423</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>547543</x:v>
+        <x:v>564546</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>564546</x:v>
+        <x:v>564552</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
+      <x:c r="E221" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>564552</x:v>
+        <x:v>605960</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>605960</x:v>
+        <x:v>605963</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>605963</x:v>
+        <x:v>547543</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14981,51 +14985,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>592466</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
@@ -15175,110 +15179,110 @@
       <x:c r="K229" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>635414</x:v>
+        <x:v>635413</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>635413</x:v>
+        <x:v>635414</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
@@ -15582,51 +15586,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>549449</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>36886</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
@@ -15634,51 +15638,51 @@
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>549454</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>108</x:v>
@@ -16169,1095 +16173,1093 @@
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>556730</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>607192</x:v>
+        <x:v>637298</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>321</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>320</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>556183</x:v>
+        <x:v>637300</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>318</x:v>
-[...2 lines deleted...]
-        <x:v>319</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>320</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>618421</x:v>
+        <x:v>637301</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>39943</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>601697</x:v>
+        <x:v>556183</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>601720</x:v>
+        <x:v>614535</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>40009</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s"/>
+      <x:c r="E252" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>573305</x:v>
+        <x:v>601707</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>556751</x:v>
+        <x:v>601709</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="C254" s="15" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C254" s="15" t="n">
+        <x:v>40997</x:v>
+      </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s"/>
+      <x:c r="E254" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="H254" s="14" t="s"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="J254" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J254" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>23651</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>637298</x:v>
+        <x:v>601711</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="C255" s="3" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C255" s="3" t="n">
+        <x:v>40997</x:v>
+      </x:c>
       <x:c r="D255" s="3" t="s"/>
+      <x:c r="E255" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H255" s="0" t="s">
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J255" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>23651</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>637300</x:v>
+        <x:v>601713</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="C256" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C256" s="15" t="n">
+        <x:v>40009</x:v>
+      </x:c>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s"/>
+      <x:c r="E256" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="H256" s="14" t="s"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s">
+        <x:v>310</x:v>
+      </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="J256" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J256" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>23651</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>637301</x:v>
+        <x:v>495835</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>41864</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>614535</x:v>
+        <x:v>549441</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>601707</x:v>
+        <x:v>549451</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
-      <x:c r="E259" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>310</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>601709</x:v>
+        <x:v>607192</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
-      <x:c r="E260" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>601711</x:v>
+        <x:v>618421</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>601713</x:v>
+        <x:v>556751</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
-      <x:c r="E262" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>495835</x:v>
+        <x:v>573305</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>549441</x:v>
+        <x:v>601697</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>39809</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>549451</x:v>
+        <x:v>601720</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>23637</x:v>
@@ -18107,91 +18109,91 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>628885</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23602</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>592439</x:v>
+        <x:v>597098</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>232</x:v>
@@ -18917,100 +18919,100 @@
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>570922</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>588514</x:v>
+        <x:v>592434</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>37320</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -19141,51 +19143,51 @@
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>23649</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>626617</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
@@ -19201,159 +19203,155 @@
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>616765</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>339</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="J300" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>23649</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>568531</x:v>
+        <x:v>616745</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>37320</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>23649</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>626539</x:v>
+        <x:v>568531</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>37320</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
@@ -19362,220 +19360,226 @@
       <x:c r="K302" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>23649</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>626540</x:v>
+        <x:v>626539</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>335</x:v>
-[...1 lines deleted...]
-      <x:c r="C303" s="3" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C303" s="3" t="n">
+        <x:v>37320</x:v>
+      </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
+      <x:c r="J303" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23649</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>637600</x:v>
+        <x:v>626540</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="J304" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>637634</x:v>
+        <x:v>637600</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>335</x:v>
-[...1 lines deleted...]
-      <x:c r="C305" s="3" t="s"/>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C305" s="3" t="n">
+        <x:v>38101</x:v>
+      </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
+      <x:c r="J305" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>616745</x:v>
+        <x:v>637634</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
@@ -19605,831 +19609,831 @@
       <x:c r="R306" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>611004</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>592444</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>618436</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="Q309" s="4" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="R309" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="Q309" s="4" t="s">
+      <x:c r="S309" s="0" t="n">
+        <x:v>564555</x:v>
+      </x:c>
+      <x:c r="T309" s="4" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="U309" s="4" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>564555</x:v>
+        <x:v>618443</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>41864</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>618443</x:v>
+        <x:v>628815</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>23615</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>628815</x:v>
+        <x:v>564554</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>38367</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>318</x:v>
-[...2 lines deleted...]
-        <x:v>319</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>564554</x:v>
+        <x:v>592470</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q314" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="Q314" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>547709</x:v>
+        <x:v>616863</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>41864</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q315" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="Q315" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>616863</x:v>
+        <x:v>547709</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q316" s="16" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="R316" s="14" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>592423</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q317" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="R317" s="0" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>620390</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q318" s="16" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="R318" s="14" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>592463</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>35227</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>617135</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>572455</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -20442,51 +20446,51 @@
       <x:c r="J321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>618440</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20497,57 +20501,57 @@
       <x:c r="H322" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q322" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="Q322" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>602229</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -20560,167 +20564,167 @@
       <x:c r="J323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>585550</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>572002</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>628817</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
@@ -20735,315 +20739,315 @@
       <x:c r="J326" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>587262</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>529119</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>23649</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>638482</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>23649</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>638515</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>609549</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>619457</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -21052,338 +21056,338 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>619465</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>619474</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>592456</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>556911</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>556916</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>609705</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -21392,4813 +21396,4812 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>632972</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>571472</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="U339" s="4" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>632970</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>592440</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>628159</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>556921</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>556922</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>628153</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>549074</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>609545</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="C348" s="15" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C348" s="15" t="n">
+        <x:v>40996</x:v>
+      </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s"/>
+      <x:c r="E348" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s"/>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s">
+        <x:v>398</x:v>
+      </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="J348" s="14" t="s"/>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="J348" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>23651</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>619479</x:v>
+        <x:v>609551</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="C349" s="3" t="s"/>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="n">
+        <x:v>40997</x:v>
+      </x:c>
       <x:c r="D349" s="3" t="s"/>
+      <x:c r="E349" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="J349" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>23654</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>619470</x:v>
+        <x:v>609706</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>37670</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s"/>
+      <x:c r="E350" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>408</x:v>
-[...1 lines deleted...]
-      <x:c r="H350" s="14" t="s"/>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s">
+        <x:v>398</x:v>
+      </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>23602</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>597098</x:v>
+        <x:v>508750</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
-      <x:c r="E351" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>396</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>398</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>609551</x:v>
+        <x:v>619479</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>396</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>398</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>23615</x:v>
+        <x:v>23654</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>609706</x:v>
+        <x:v>619470</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
-      <x:c r="E353" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>396</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>508750</x:v>
+        <x:v>592450</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>619462</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>37670</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H355" s="0" t="s">
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>23602</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>601994</x:v>
+        <x:v>556923</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>508752</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>396</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23602</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>556923</x:v>
+        <x:v>601994</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>592450</x:v>
+        <x:v>592421</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>23615</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="Q359" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="R359" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="Q359" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>592421</x:v>
+        <x:v>592443</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="Q360" s="16" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="R360" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="Q360" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>592443</x:v>
+        <x:v>592461</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="Q361" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="R361" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="Q361" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>592461</x:v>
+        <x:v>592433</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J362" s="14" t="s"/>
+      <x:c r="K362" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L362" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M362" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N362" s="15" t="n">
+        <x:v>23651</x:v>
+      </x:c>
+      <x:c r="O362" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P362" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q362" s="16" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R362" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="J362" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>592433</x:v>
+        <x:v>619481</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>23651</x:v>
+        <x:v>23654</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>619481</x:v>
+        <x:v>619476</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>215</x:v>
-[...1 lines deleted...]
-      <x:c r="C364" s="15" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C364" s="15" t="n">
+        <x:v>40009</x:v>
+      </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="H364" s="14" t="s"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H364" s="14" t="s">
+        <x:v>413</x:v>
+      </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="J364" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J364" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>23654</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>619476</x:v>
+        <x:v>501108</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>23615</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>501108</x:v>
+        <x:v>608736</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s"/>
+      <x:c r="E366" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>417</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>413</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>592434</x:v>
+        <x:v>608778</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>40840</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>608736</x:v>
+        <x:v>608844</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>608778</x:v>
+        <x:v>608737</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C369" s="3" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C369" s="3" t="n">
+        <x:v>39809</x:v>
+      </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J369" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>23651</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>633104</x:v>
+        <x:v>549625</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>549576</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>549619</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>608780</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>608785</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s"/>
+      <x:c r="I374" s="16" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J374" s="14" t="s"/>
+      <x:c r="K374" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L374" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M374" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="N374" s="15" t="n">
+        <x:v>23651</x:v>
+      </x:c>
+      <x:c r="O374" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P374" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="Q374" s="16" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="R374" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H374" s="14" t="s">
-[...29 lines deleted...]
-      <x:c r="R374" s="14" t="s">
+      <x:c r="S374" s="14" t="n">
+        <x:v>633104</x:v>
+      </x:c>
+      <x:c r="T374" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="S374" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>420</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
-      <x:c r="E375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G375" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I375" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K375" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L375" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M375" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N375" s="3" t="n">
+        <x:v>23654</x:v>
+      </x:c>
+      <x:c r="O375" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P375" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q375" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R375" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H375" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>608844</x:v>
+        <x:v>619473</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>39809</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>549625</x:v>
+        <x:v>501103</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>215</x:v>
-[...1 lines deleted...]
-      <x:c r="C377" s="3" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C377" s="3" t="n">
+        <x:v>40009</x:v>
+      </x:c>
       <x:c r="D377" s="3" t="s"/>
+      <x:c r="E377" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J377" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>23654</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>619473</x:v>
+        <x:v>501113</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
-      <x:c r="E378" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H378" s="14" t="s"/>
+      <x:c r="I378" s="16" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J378" s="14" t="s"/>
+      <x:c r="K378" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L378" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M378" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="N378" s="15" t="n">
+        <x:v>23651</x:v>
+      </x:c>
+      <x:c r="O378" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P378" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="Q378" s="16" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="R378" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H378" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>501103</x:v>
+        <x:v>635626</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>501113</x:v>
+        <x:v>608776</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C380" s="15" t="s"/>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C380" s="15" t="n">
+        <x:v>40997</x:v>
+      </x:c>
       <x:c r="D380" s="15" t="s"/>
-      <x:c r="E380" s="14" t="s"/>
+      <x:c r="E380" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>291</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>413</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>292</x:v>
-[...1 lines deleted...]
-      <x:c r="J380" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J380" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>23651</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>635626</x:v>
+        <x:v>608781</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>549577</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s"/>
+      <x:c r="I382" s="16" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J382" s="14" t="s"/>
+      <x:c r="K382" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L382" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M382" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N382" s="15" t="n">
+        <x:v>23654</x:v>
+      </x:c>
+      <x:c r="O382" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P382" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q382" s="16" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R382" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H382" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>608776</x:v>
+        <x:v>619469</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
-      <x:c r="E383" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G383" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I383" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K383" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L383" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M383" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N383" s="3" t="n">
+        <x:v>23654</x:v>
+      </x:c>
+      <x:c r="O383" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P383" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q383" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R383" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H383" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>608781</x:v>
+        <x:v>619456</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>23654</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>619469</x:v>
+        <x:v>637160</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="C385" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="n">
+        <x:v>40009</x:v>
+      </x:c>
       <x:c r="D385" s="3" t="s"/>
+      <x:c r="E385" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H385" s="0" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>23654</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>619456</x:v>
+        <x:v>451675</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="C386" s="15" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C386" s="15" t="n">
+        <x:v>40009</x:v>
+      </x:c>
       <x:c r="D386" s="15" t="s"/>
-      <x:c r="E386" s="14" t="s"/>
+      <x:c r="E386" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="H386" s="14" t="s"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H386" s="14" t="s">
+        <x:v>413</x:v>
+      </x:c>
       <x:c r="I386" s="16" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="J386" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J386" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>23651</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>637160</x:v>
+        <x:v>451676</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>414</x:v>
-[...2 lines deleted...]
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="Q387" s="4" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="R387" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="Q387" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>451675</x:v>
+        <x:v>631033</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>40009</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>23615</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="Q388" s="16" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="R388" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="Q388" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>451676</x:v>
+        <x:v>556435</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>631033</x:v>
+        <x:v>549579</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>556435</x:v>
+        <x:v>635624</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
-      <x:c r="E391" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G391" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I391" s="4" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="K391" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L391" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M391" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="N391" s="3" t="n">
+        <x:v>23651</x:v>
+      </x:c>
+      <x:c r="O391" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P391" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="Q391" s="4" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="R391" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H391" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>549579</x:v>
+        <x:v>635625</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C392" s="15" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C392" s="15" t="n">
+        <x:v>40996</x:v>
+      </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s"/>
+      <x:c r="E392" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>291</x:v>
-[...1 lines deleted...]
-      <x:c r="H392" s="14" t="s"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H392" s="14" t="s">
+        <x:v>413</x:v>
+      </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>292</x:v>
-[...1 lines deleted...]
-      <x:c r="J392" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J392" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>23651</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>635624</x:v>
+        <x:v>608743</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C393" s="3" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C393" s="3" t="n">
+        <x:v>40997</x:v>
+      </x:c>
       <x:c r="D393" s="3" t="s"/>
+      <x:c r="E393" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J393" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>23651</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>635625</x:v>
+        <x:v>608777</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>40996</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>23615</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>608743</x:v>
+        <x:v>608786</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>608777</x:v>
+        <x:v>451677</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>608786</x:v>
+        <x:v>549588</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>451677</x:v>
+        <x:v>549590</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>39809</x:v>
+        <x:v>36886</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>549588</x:v>
+        <x:v>549601</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>549590</x:v>
+        <x:v>549621</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>36886</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
-      <x:c r="E400" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>549601</x:v>
+        <x:v>553986</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>23615</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>549621</x:v>
+        <x:v>608747</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
-      <x:c r="E402" s="14" t="s"/>
+      <x:c r="E402" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>553986</x:v>
+        <x:v>549589</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
-      <x:c r="E403" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G403" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I403" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K403" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L403" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M403" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N403" s="3" t="n">
+        <x:v>23654</x:v>
+      </x:c>
+      <x:c r="O403" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P403" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q403" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R403" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H403" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>608747</x:v>
+        <x:v>619461</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>406</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
-      <x:c r="E404" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H404" s="14" t="s"/>
+      <x:c r="I404" s="16" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J404" s="14" t="s"/>
+      <x:c r="K404" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="L404" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="M404" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N404" s="15" t="n">
+        <x:v>23654</x:v>
+      </x:c>
+      <x:c r="O404" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P404" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q404" s="16" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R404" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H404" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>549589</x:v>
+        <x:v>619464</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="C405" s="3" t="s"/>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C405" s="3" t="n">
+        <x:v>38101</x:v>
+      </x:c>
       <x:c r="D405" s="3" t="s"/>
+      <x:c r="E405" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J405" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>23654</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>619461</x:v>
+        <x:v>583836</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C406" s="15" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C406" s="15" t="n">
+        <x:v>38367</x:v>
+      </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="H406" s="14" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H406" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="I406" s="16" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="J406" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J406" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>23654</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>619464</x:v>
+        <x:v>606288</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>38101</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
-      <x:c r="E407" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>583836</x:v>
+        <x:v>618429</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
-      <x:c r="E408" s="14" t="s"/>
+      <x:c r="E408" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>606288</x:v>
+        <x:v>614553</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
+      <x:c r="E409" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>618429</x:v>
+        <x:v>614541</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>41864</x:v>
+        <x:v>40854</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>614553</x:v>
+        <x:v>549627</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>41864</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>614541</x:v>
+        <x:v>549582</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>40854</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
-      <x:c r="E412" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>414</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>549627</x:v>
+        <x:v>592431</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>38367</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
-      <x:c r="E413" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>414</x:v>
-[...2 lines deleted...]
-        <x:v>415</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>549582</x:v>
+        <x:v>592460</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="Q414" s="16" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="R414" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="Q414" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>592431</x:v>
+        <x:v>592432</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="Q415" s="4" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="R415" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="Q415" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>592460</x:v>
+        <x:v>620404</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>442</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>592432</x:v>
+        <x:v>594208</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="J417" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>620404</x:v>
+        <x:v>594207</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>62</x:v>
-[...1 lines deleted...]
-      <x:c r="C418" s="15" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C418" s="15" t="n">
+        <x:v>40996</x:v>
+      </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>442</x:v>
-[...1 lines deleted...]
-      <x:c r="J418" s="14" t="s"/>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="J418" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>594208</x:v>
+        <x:v>592439</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>62</x:v>
-[...1 lines deleted...]
-      <x:c r="C419" s="3" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C419" s="3" t="n">
+        <x:v>40009</x:v>
+      </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J419" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>594207</x:v>
+        <x:v>588514</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>614538</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>555618</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
@@ -26228,51 +26231,51 @@
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>592445</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>23637</x:v>
@@ -26388,487 +26391,487 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>607195</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>551754</x:v>
+        <x:v>564534</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>40996</x:v>
+        <x:v>40009</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>604356</x:v>
+        <x:v>494879</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>40009</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>564534</x:v>
+        <x:v>592453</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>40009</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
-      <x:c r="E429" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>494879</x:v>
+        <x:v>588540</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>592453</x:v>
+        <x:v>551754</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>38367</x:v>
+        <x:v>40996</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
+      <x:c r="E431" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>588540</x:v>
+        <x:v>604356</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>564533</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>564814</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -26880,54 +26883,54 @@
       <x:c r="I434" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>565911</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -26937,108 +26940,108 @@
       <x:c r="J435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>618420</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>618419</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -27048,108 +27051,108 @@
       <x:c r="J437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>618426</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>597097</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -27159,51 +27162,51 @@
       <x:c r="J439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>588541</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -27215,54 +27218,54 @@
       <x:c r="I440" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>558734</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -27272,54 +27275,54 @@
       <x:c r="I441" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>614559</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -27730,51 +27733,51 @@
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>501512</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
@@ -27791,51 +27794,51 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>553697</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>55</x:v>
@@ -27851,51 +27854,51 @@
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>604874</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
@@ -28260,51 +28263,51 @@
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>600578</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
@@ -28665,51 +28668,51 @@
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>592465</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
@@ -29042,51 +29045,51 @@
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>547833</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>30</x:v>
@@ -29439,51 +29442,51 @@
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>587975</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>30</x:v>
@@ -29496,51 +29499,51 @@
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>564549</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>30</x:v>
@@ -29610,51 +29613,51 @@
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>587261</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>23615</x:v>
@@ -29664,51 +29667,51 @@
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>587899</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>30</x:v>
@@ -29775,51 +29778,51 @@
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>542486</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>30</x:v>