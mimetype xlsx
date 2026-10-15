--- v5 (2026-08-24)
+++ v6 (2026-10-15)
@@ -996,170 +996,171 @@
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>552429</x:v>
+        <x:v>552430</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
-      <x:c r="E4" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>552430</x:v>
+        <x:v>597182</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
+      <x:c r="E5" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>597182</x:v>
+        <x:v>607757</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
@@ -1168,51 +1169,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>607757</x:v>
+        <x:v>607758</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -1225,57 +1226,57 @@
       <x:c r="K7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>607758</x:v>
+        <x:v>552429</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -1342,57 +1343,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>608246</x:v>
+        <x:v>559038</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -1516,57 +1517,57 @@
       <x:c r="K12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>559038</x:v>
+        <x:v>608246</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>