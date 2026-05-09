--- v1 (2025-12-07)
+++ v2 (2026-05-09)
@@ -161,51 +161,51 @@
   <x:si>
     <x:t>Délégué(e) pharmaceutique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Technico-commercial</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours diététique et nutrition</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
@@ -928,51 +928,51 @@
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>523313</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
-        <x:v>35366</x:v>
+        <x:v>41600</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>41</x:v>