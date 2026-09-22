--- v4 (2026-08-07)
+++ v5 (2026-09-22)
@@ -1445,57 +1445,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>553269</x:v>
+        <x:v>604810</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38392</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -1505,57 +1505,57 @@
       <x:c r="K11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>604810</x:v>
+        <x:v>553269</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38392</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>70</x:v>
@@ -1672,228 +1672,227 @@
       <x:c r="K14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>581440</x:v>
+        <x:v>540870</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
-      <x:c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>547757</x:v>
+        <x:v>581440</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s"/>
+      <x:c r="E16" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>540870</x:v>
+        <x:v>604386</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>604386</x:v>
+        <x:v>547757</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>