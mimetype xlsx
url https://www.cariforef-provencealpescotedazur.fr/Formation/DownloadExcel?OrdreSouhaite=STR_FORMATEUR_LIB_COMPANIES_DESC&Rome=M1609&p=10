--- v4 (2026-08-09)
+++ v5 (2026-08-09)
@@ -218,98 +218,98 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant médico-administratif</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
@@ -941,77 +941,77 @@
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médicale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
+    <x:t>04/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/10/2026 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>05/04/2028 00:00:00</x:t>
+    <x:t>03/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/02/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prépa métier secrétaire médicale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
@@ -1352,86 +1352,86 @@
   <x:si>
     <x:t>Titre professionnel secrétaire assistant médico-administratif (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
-[...2 lines deleted...]
-    <x:t>01/27/2027 00:00:00</x:t>
+    <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/13/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médical et médico-social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française</x:t>
   </x:si>
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>Prise notes</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Toulon-Ollioules - Sanitaire</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
@@ -1460,56 +1460,56 @@
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médical et médico-social (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médical et médico-social (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Crfp Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
@@ -1643,78 +1643,78 @@
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/13/2027 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
@@ -2484,51 +2484,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>635977</x:v>
+        <x:v>636148</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -2538,225 +2538,225 @@
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>636149</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="S6" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T6" s="16" t="s">
+      <x:c r="U6" s="16" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>636149</x:v>
+        <x:v>617307</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>617307</x:v>
+        <x:v>626315</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>626315</x:v>
+        <x:v>636147</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2877,108 +2877,108 @@
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>636144</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>626314</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2988,54 +2988,54 @@
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>617308</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3099,51 +3099,51 @@
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>617312</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3153,54 +3153,54 @@
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>617313</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3210,108 +3210,108 @@
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>617314</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>623986</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3321,108 +3321,108 @@
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>636145</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>626312</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3432,219 +3432,219 @@
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>626313</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>636147</x:v>
+        <x:v>635977</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>635975</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>625315</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3654,108 +3654,108 @@
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>617311</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>636146</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>36714</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3822,51 +3822,51 @@
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>585267</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36714</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
@@ -4377,51 +4377,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>635635</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -5284,51 +5284,51 @@
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>632790</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -5452,108 +5452,108 @@
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>632780</x:v>
+        <x:v>630407</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>632781</x:v>
+        <x:v>632780</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
@@ -5563,54 +5563,54 @@
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>630407</x:v>
+        <x:v>632781</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -7138,51 +7138,51 @@
         <x:v>194</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>596412</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>194</x:v>
@@ -7190,51 +7190,51 @@
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>594067</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -7521,141 +7521,142 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>596410</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="J98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>594056</x:v>
+        <x:v>596414</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>596414</x:v>
+        <x:v>594056</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>207</x:v>
@@ -8186,100 +8187,100 @@
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>594066</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>596406</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -8602,51 +8603,51 @@
         <x:v>237</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>620496</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>239</x:v>
@@ -8829,247 +8830,245 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>596402</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="J123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>594045</x:v>
+        <x:v>596420</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="J124" s="14" t="s"/>
+      <x:c r="J124" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>596420</x:v>
+        <x:v>594045</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="J125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>594073</x:v>
+        <x:v>596399</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="J126" s="14" t="s"/>
+      <x:c r="J126" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>596399</x:v>
+        <x:v>594073</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>155</x:v>
@@ -10107,51 +10106,51 @@
       <x:c r="K146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>599793</x:v>
+        <x:v>599794</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -10167,51 +10166,51 @@
       <x:c r="K147" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>599794</x:v>
+        <x:v>599797</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>285</x:v>
@@ -10228,51 +10227,51 @@
       <x:c r="K148" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>599797</x:v>
+        <x:v>599793</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -10288,57 +10287,57 @@
       <x:c r="K149" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>546654</x:v>
+        <x:v>599796</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="U149" s="4" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>287</x:v>
@@ -10349,54 +10348,54 @@
       <x:c r="K150" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>599796</x:v>
+        <x:v>546654</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -10587,51 +10586,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>626690</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -10656,51 +10655,51 @@
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>612875</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
@@ -11668,51 +11667,51 @@
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>588107</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -12574,159 +12573,159 @@
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>596806</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>554195</x:v>
+        <x:v>602666</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>602666</x:v>
+        <x:v>554195</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12907,51 +12906,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>601195</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13194,51 +13193,51 @@
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>555936</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -13254,51 +13253,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>608521</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -13380,57 +13379,57 @@
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>635874</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G204" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -13688,498 +13687,497 @@
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>596803</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
-      <x:c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>600067</x:v>
+        <x:v>622622</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s"/>
+      <x:c r="E210" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>622622</x:v>
+        <x:v>600067</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>629929</x:v>
+        <x:v>622623</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>622624</x:v>
+        <x:v>629929</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="U212" s="16" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>629930</x:v>
+        <x:v>622624</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>600065</x:v>
+        <x:v>629930</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>583372</x:v>
+        <x:v>600065</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="U215" s="4" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>622623</x:v>
+        <x:v>583372</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
@@ -14350,51 +14348,51 @@
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>554075</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>36080</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
@@ -14636,114 +14634,114 @@
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>630803</x:v>
+        <x:v>620873</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36080</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>620873</x:v>
+        <x:v>630803</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36080</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14756,51 +14754,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>620887</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14931,51 +14929,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>602875</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15036,51 +15034,51 @@
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>576112</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -15090,51 +15088,51 @@
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>603459</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
@@ -15147,51 +15145,51 @@
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>629518</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40578</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
@@ -15496,51 +15494,51 @@
       <x:c r="L240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>622090</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15718,51 +15716,51 @@
       <x:c r="L244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>622086</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16361,51 +16359,51 @@
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>627983</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
@@ -16420,51 +16418,51 @@
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>627984</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -16480,51 +16478,51 @@
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>575491</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
@@ -16593,51 +16591,51 @@
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>632539</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
@@ -16652,51 +16650,51 @@
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>632540</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -16771,51 +16769,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>588079</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16884,51 +16882,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>627981</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -17011,971 +17009,971 @@
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>524870</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>571620</x:v>
+        <x:v>632538</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>632541</x:v>
+        <x:v>575493</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>632542</x:v>
+        <x:v>627982</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>632544</x:v>
+        <x:v>604492</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>586063</x:v>
+        <x:v>624009</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>604492</x:v>
+        <x:v>623365</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>624009</x:v>
+        <x:v>632541</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>632538</x:v>
+        <x:v>632542</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>575493</x:v>
+        <x:v>632544</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="U275" s="4" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>627982</x:v>
+        <x:v>586063</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>627980</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>623364</x:v>
+        <x:v>571620</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="U278" s="16" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>548092</x:v>
+        <x:v>623364</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>629770</x:v>
+        <x:v>548092</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>604494</x:v>
+        <x:v>629770</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>623365</x:v>
+        <x:v>604494</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17988,51 +17986,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>586061</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
@@ -18386,60 +18384,60 @@
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>632543</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18452,51 +18450,51 @@
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>632545</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
@@ -18511,51 +18509,51 @@
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>632546</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18568,51 +18566,51 @@
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>632547</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
@@ -18681,51 +18679,51 @@
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>632513</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
@@ -18740,51 +18738,51 @@
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>632514</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -18797,51 +18795,51 @@
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>604428</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
@@ -18907,57 +18905,57 @@
       <x:c r="J299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>627853</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
@@ -18972,51 +18970,51 @@
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>585765</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -19040,682 +19038,682 @@
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>585766</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>632512</x:v>
+        <x:v>627854</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>632517</x:v>
+        <x:v>575408</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>632518</x:v>
+        <x:v>632517</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>632520</x:v>
+        <x:v>632518</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>627856</x:v>
+        <x:v>632520</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>627854</x:v>
+        <x:v>632512</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>575408</x:v>
+        <x:v>623874</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>623874</x:v>
+        <x:v>627856</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>524773</x:v>
+        <x:v>620348</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>623872</x:v>
+        <x:v>524772</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>620348</x:v>
+        <x:v>569501</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19781,289 +19779,289 @@
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>569501</x:v>
+        <x:v>575410</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>575410</x:v>
+        <x:v>632511</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>632511</x:v>
+        <x:v>632519</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>632519</x:v>
+        <x:v>524773</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>524772</x:v>
+        <x:v>623872</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20076,51 +20074,51 @@
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>585763</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
@@ -20192,51 +20190,51 @@
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>588022</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
@@ -20364,51 +20362,51 @@
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>627855</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -20421,51 +20419,51 @@
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>627857</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
@@ -20537,51 +20535,51 @@
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>632515</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
@@ -20590,60 +20588,60 @@
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>632516</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20656,51 +20654,51 @@
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>575409</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
@@ -20712,54 +20710,54 @@
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>575411</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20769,54 +20767,54 @@
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>623351</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
@@ -20831,51 +20829,51 @@
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>623352</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20947,51 +20945,51 @@
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>629751</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>