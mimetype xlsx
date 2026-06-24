--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -203,113 +203,113 @@
   <x:si>
     <x:t>Unix</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer l’activité commerciale par les réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC01 Concevoir une campagne webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC03 Développer la visibilité, l’audience et la réputation digitales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale spécificité chef de projet digital et IA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC 2 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Directeur de projets image et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité web designer / UX designer</x:t>
   </x:si>
   <x:si>
-    <x:t>Visiplus</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Développement Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité webmarketing brand content</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale specificité Web designer / UX designer</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale specificité Chef de projet digital et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 1 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC02 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
@@ -983,60 +983,60 @@
   <x:si>
     <x:t>École des nouvelles images</x:t>
   </x:si>
   <x:si>
     <x:t>École d'arts intercommunale de Digne-Les-Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'arts intercommunale de Digne-Les-Bains</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Communiquer sur les réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Publicité en ligne : maîtriser Google Ads de A à Z</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet web et stratégie digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
@@ -2112,51 +2112,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>630373</x:v>
+        <x:v>632468</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -2169,51 +2169,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>632468</x:v>
+        <x:v>632474</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2223,719 +2223,719 @@
       <x:c r="K9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>632474</x:v>
+        <x:v>630370</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>630370</x:v>
+        <x:v>563716</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>563716</x:v>
+        <x:v>613645</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>613645</x:v>
+        <x:v>632687</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>35593</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>632687</x:v>
+        <x:v>578772</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>35593</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>578772</x:v>
+        <x:v>630373</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>613640</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U15" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>613711</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>578795</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>613734</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U18" s="16" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>613748</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>559234</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U20" s="16" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>562791</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3110,54 +3110,54 @@
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>563714</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3167,162 +3167,162 @@
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>563718</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>613638</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>578769</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3332,51 +3332,51 @@
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>578781</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
@@ -3445,325 +3445,325 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>632638</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>564822</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U32" s="16" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>613636</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U33" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>613658</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U34" s="16" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>613712</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>584579</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34093</x:v>
@@ -3773,149 +3773,149 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>630371</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>630372</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>559255</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U39" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3990,97 +3990,97 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>632476</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>578773</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -4396,57 +4396,57 @@
       <x:c r="K48" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>454251</x:v>
+        <x:v>556135</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -4456,57 +4456,57 @@
       <x:c r="K49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>556135</x:v>
+        <x:v>454251</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>41547</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -5217,51 +5217,51 @@
       <x:c r="T62" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -5760,51 +5760,51 @@
       <x:c r="M73" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>72854</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>568040</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
@@ -5813,100 +5813,100 @@
       <x:c r="M74" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>72854</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>568043</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>568231</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
@@ -5915,100 +5915,100 @@
       <x:c r="M76" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>72854</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>568037</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>72854</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>568041</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
@@ -6017,100 +6017,100 @@
       <x:c r="M78" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>568228</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>568229</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
@@ -6119,100 +6119,100 @@
       <x:c r="M80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>568227</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>568225</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
@@ -6221,100 +6221,100 @@
       <x:c r="M82" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>568234</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>72854</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>568042</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
@@ -6323,51 +6323,51 @@
       <x:c r="M84" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>72854</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>568044</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>111</x:v>
@@ -6755,51 +6755,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>46382</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>576586</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>82</x:v>
@@ -6857,100 +6857,100 @@
       <x:c r="L94" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>576411</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>576504</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
@@ -7334,51 +7334,51 @@
       <x:c r="U102" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -7417,51 +7417,51 @@
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>606896</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -7474,170 +7474,170 @@
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>608687</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>608616</x:v>
+        <x:v>608618</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>608618</x:v>
+        <x:v>608616</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -8510,342 +8510,342 @@
       <x:c r="K123" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>551008</x:v>
+        <x:v>551009</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>551010</x:v>
+        <x:v>535001</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>551009</x:v>
+        <x:v>551007</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>535001</x:v>
+        <x:v>551014</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>551007</x:v>
+        <x:v>551008</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>551014</x:v>
+        <x:v>551010</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -8939,51 +8939,51 @@
       <x:c r="T130" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -8996,51 +8996,51 @@
       <x:c r="U131" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -9050,51 +9050,51 @@
       <x:c r="T132" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -9161,51 +9161,51 @@
       <x:c r="T134" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -9272,51 +9272,51 @@
       <x:c r="T136" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -9383,51 +9383,51 @@
       <x:c r="T138" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -9748,51 +9748,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>574458</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -9862,80 +9862,80 @@
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>608966</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>36731</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -10023,51 +10023,51 @@
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>565070</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>82</x:v>
@@ -10103,111 +10103,111 @@
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>546438</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -10224,66 +10224,66 @@
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>496128</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
@@ -10625,212 +10625,212 @@
       <x:c r="K161" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>587024</x:v>
+        <x:v>587026</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>587022</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>587023</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>587026</x:v>
+        <x:v>587024</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
@@ -10885,103 +10885,103 @@
       <x:c r="L166" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>587025</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>587020</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
@@ -11036,209 +11036,209 @@
       <x:c r="L169" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>587019</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>587016</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>587017</x:v>
+        <x:v>587014</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>587014</x:v>
+        <x:v>587017</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>48</x:v>
@@ -11444,51 +11444,51 @@
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -11505,51 +11505,51 @@
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -11882,51 +11882,51 @@
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -11943,51 +11943,51 @@
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -12003,51 +12003,51 @@
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -12064,51 +12064,51 @@
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -12124,51 +12124,51 @@
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -12185,51 +12185,51 @@
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -12245,51 +12245,51 @@
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -12306,51 +12306,51 @@
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -12366,51 +12366,51 @@
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -12427,51 +12427,51 @@
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -12487,51 +12487,51 @@
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -12548,51 +12548,51 @@
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -12898,51 +12898,51 @@
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>533509</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>35</x:v>
@@ -12950,51 +12950,51 @@
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>533503</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">