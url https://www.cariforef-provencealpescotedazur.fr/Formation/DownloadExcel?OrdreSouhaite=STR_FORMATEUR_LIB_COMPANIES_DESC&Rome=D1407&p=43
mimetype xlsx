--- v3 (2026-06-25)
+++ v4 (2026-06-25)
@@ -584,56 +584,56 @@
   <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
@@ -1160,153 +1160,153 @@
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>08/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Châteaurenard</x:t>
   </x:si>
   <x:si>
     <x:t>13160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>Idea Formation +</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
-    <x:t>04/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies</x:t>
   </x:si>
   <x:si>
     <x:t>Vente informatique</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Business developer en hautes technologies (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Business developer en hautes technologies (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS Conseil et commercialisation de solutions techniques</x:t>
   </x:si>
   <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS FED - Fluides Energies Domotique - Option C Domotique et bâtiment communicants</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
     <x:t>BACHELOR - Responsable de développement Commercial France et International</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
@@ -6049,54 +6049,54 @@
       <x:c r="K64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>605440</x:v>
+        <x:v>547208</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -6106,54 +6106,54 @@
       <x:c r="K65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>547208</x:v>
+        <x:v>605440</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
@@ -8799,164 +8799,164 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>611241</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>547704</x:v>
+        <x:v>494841</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>494841</x:v>
+        <x:v>547704</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -9327,164 +9327,164 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>605849</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>605845</x:v>
+        <x:v>496477</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>496477</x:v>
+        <x:v>605845</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13743,159 +13743,159 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>558949</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>552065</x:v>
+        <x:v>502686</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>502686</x:v>
+        <x:v>552065</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14137,54 +14137,54 @@
       <x:c r="L201" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>502688</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="U201" s="4" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -14196,54 +14196,54 @@
       <x:c r="L202" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>502687</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="U202" s="16" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14323,210 +14323,211 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>548629</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>625996</x:v>
+        <x:v>626353</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>608981</x:v>
+        <x:v>625996</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
+      <x:c r="E207" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>626353</x:v>
+        <x:v>608981</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
@@ -14648,51 +14649,51 @@
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>532727</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
@@ -14944,326 +14945,325 @@
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>567943</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>553370</x:v>
+        <x:v>608935</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>608935</x:v>
+        <x:v>550315</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>550315</x:v>
+        <x:v>553370</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U218" s="16" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>554778</x:v>
+        <x:v>608334</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>554782</x:v>
+        <x:v>554008</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -15273,170 +15273,170 @@
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>507555</x:v>
+        <x:v>554779</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>608334</x:v>
+        <x:v>554778</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>554008</x:v>
+        <x:v>554782</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
@@ -15448,68 +15448,68 @@
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>554779</x:v>
+        <x:v>507555</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>59</x:v>
@@ -15522,51 +15522,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>564373</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -15581,51 +15581,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>507626</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22499</x:v>
@@ -15635,51 +15635,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>519401</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -15751,51 +15751,51 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>504157</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -15867,51 +15867,51 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>507554</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -15926,51 +15926,51 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>606235</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>59</x:v>
@@ -16099,51 +16099,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>553999</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -16158,51 +16158,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>557460</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>59</x:v>
@@ -16266,51 +16266,51 @@
       <x:c r="M238" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>608333</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -16388,51 +16388,51 @@
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>629932</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>59</x:v>
@@ -16445,51 +16445,51 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>606237</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -16504,51 +16504,51 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>564376</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>59</x:v>
@@ -16561,51 +16561,51 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>564377</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -17252,51 +17252,51 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>493579</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -17543,51 +17543,51 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>564399</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>59</x:v>
@@ -18054,51 +18054,51 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>597577</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>59</x:v>
@@ -18165,51 +18165,51 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>557452</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>59</x:v>
@@ -18276,51 +18276,51 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>564393</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>59</x:v>
@@ -18387,51 +18387,51 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>542497</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>59</x:v>
@@ -19112,51 +19112,51 @@
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>532737</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
@@ -19862,51 +19862,51 @@
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>451600</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20153,51 +20153,51 @@
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>603063</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>59</x:v>
@@ -20326,51 +20326,51 @@
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>549067</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20442,391 +20442,391 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>549043</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>603051</x:v>
+        <x:v>549064</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>603054</x:v>
+        <x:v>603051</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>497345</x:v>
+        <x:v>603054</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>603059</x:v>
+        <x:v>497345</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>603062</x:v>
+        <x:v>603059</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>549064</x:v>
+        <x:v>603062</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>41114</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -22172,154 +22172,154 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>600062</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>629931</x:v>
+        <x:v>609625</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>609625</x:v>
+        <x:v>629931</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
@@ -22499,51 +22499,51 @@
       <x:c r="L347" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>548173</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
@@ -22558,51 +22558,51 @@
       <x:c r="L348" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>548183</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -23920,51 +23920,51 @@
       <x:c r="L371" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>572703</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
@@ -23976,167 +23976,167 @@
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>617122</x:v>
+        <x:v>577642</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>577642</x:v>
+        <x:v>617121</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>157</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>617121</x:v>
+        <x:v>617122</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
@@ -24152,57 +24152,57 @@
       <x:c r="K375" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>590092</x:v>
+        <x:v>601013</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
@@ -24271,57 +24271,57 @@
       <x:c r="K377" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>601013</x:v>
+        <x:v>590092</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>79</x:v>
@@ -25314,164 +25314,164 @@
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>590083</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>36393</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>23622</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>501215</x:v>
+        <x:v>608799</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>40568</x:v>
+        <x:v>36393</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>23622</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>608799</x:v>
+        <x:v>501215</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
@@ -26142,159 +26142,159 @@
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>558104</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>38466</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>34590</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>545654</x:v>
+        <x:v>607485</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>607485</x:v>
+        <x:v>545654</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26955,51 +26955,51 @@
       <x:c r="M422" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>573328</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27710,57 +27710,57 @@
       <x:c r="K435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>549765</x:v>
+        <x:v>601384</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>584</x:v>
@@ -27771,57 +27771,57 @@
       <x:c r="K436" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>601384</x:v>
+        <x:v>549765</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -28818,51 +28818,51 @@
       <x:c r="M454" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>575016</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>37926</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>348</x:v>
       </x:c>