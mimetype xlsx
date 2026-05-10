--- v1 (2025-12-08)
+++ v2 (2026-05-10)
@@ -251,51 +251,51 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué(e) pharmaceutique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Technico-commercial</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
@@ -873,51 +873,51 @@
       </x:c>
       <x:c r="Q1" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="R1" s="10" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="S1" s="12" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="T1" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="U1" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:21">
       <x:c r="A2" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B2" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C2" s="15" t="n">
-        <x:v>35366</x:v>
+        <x:v>41600</x:v>
       </x:c>
       <x:c r="D2" s="15" t="s"/>
       <x:c r="E2" s="14" t="s"/>
       <x:c r="F2" s="14" t="s"/>
       <x:c r="G2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H2" s="14" t="s"/>
       <x:c r="I2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J2" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>12046</x:v>