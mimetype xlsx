--- v5 (2026-08-08)
+++ v6 (2026-08-08)
@@ -539,89 +539,89 @@
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Business Developer</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Prospection vente</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Pgm Learning</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/11/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/02/2026 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
@@ -803,54 +803,54 @@
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
@@ -5263,54 +5263,54 @@
       <x:c r="K47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>554816</x:v>
+        <x:v>603432</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>68</x:v>
@@ -5324,111 +5324,117 @@
       <x:c r="K48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>603433</x:v>
+        <x:v>513715</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>41622</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>34024</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>596758</x:v>
+        <x:v>554816</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>69</x:v>
@@ -5439,117 +5445,111 @@
       <x:c r="K50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>603432</x:v>
+        <x:v>603433</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
-      <x:c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>513715</x:v>
+        <x:v>596758</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41625</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -6339,440 +6339,440 @@
       <x:c r="K66" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>629100</x:v>
+        <x:v>629103</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>629105</x:v>
+        <x:v>617012</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>611409</x:v>
+        <x:v>617013</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>629103</x:v>
+        <x:v>611411</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>601508</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>617012</x:v>
+        <x:v>611409</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>617013</x:v>
+        <x:v>629100</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>611411</x:v>
+        <x:v>629105</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
@@ -6788,51 +6788,51 @@
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>617009</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -7010,156 +7010,156 @@
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>629102</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>629107</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>624450</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -7172,57 +7172,57 @@
       <x:c r="J81" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>601516</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -7283,114 +7283,114 @@
       <x:c r="J83" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>629113</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>629108</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -7505,51 +7505,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>629109</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
@@ -7673,57 +7673,57 @@
       <x:c r="J90" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>617011</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -7849,57 +7849,57 @@
       <x:c r="K93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>552957</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -7908,57 +7908,57 @@
       <x:c r="K94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>599552</x:v>
+        <x:v>552957</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8541,51 +8541,51 @@
       <x:c r="J105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -8784,218 +8784,218 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>602011</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>602023</x:v>
+        <x:v>602010</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>550541</x:v>
+        <x:v>602023</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>602010</x:v>
+        <x:v>550541</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -9443,51 +9443,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>550695</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -9820,161 +9820,161 @@
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>611239</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>547696</x:v>
+        <x:v>617445</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>617445</x:v>
+        <x:v>547696</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -12462,51 +12462,51 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>633992</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -13480,154 +13480,154 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>601958</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>566792</x:v>
+        <x:v>618878</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>41759</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>618878</x:v>
+        <x:v>566792</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -16431,51 +16431,51 @@
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>613354</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17973,450 +17973,450 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>497346</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>603059</x:v>
+        <x:v>578909</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35800</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>603060</x:v>
+        <x:v>549042</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>603063</x:v>
+        <x:v>603059</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>34399</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>451600</x:v>
+        <x:v>603060</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>603062</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>34399</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>578909</x:v>
+        <x:v>451600</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>35800</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>549042</x:v>
+        <x:v>603062</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -18722,153 +18722,154 @@
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>552299</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
+      <x:c r="E283" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>596044</x:v>
+        <x:v>605189</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
-      <x:c r="E284" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>605189</x:v>
+        <x:v>596044</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -21286,157 +21287,159 @@
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>600062</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s"/>
+      <x:c r="E328" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>617729</x:v>
+        <x:v>600042</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>583304</x:v>
+        <x:v>617729</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -21454,103 +21457,100 @@
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>598721</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
-      <x:c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>600042</x:v>
+        <x:v>583304</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
@@ -22291,51 +22291,51 @@
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>635412</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>560</x:v>
@@ -23360,57 +23360,57 @@
       <x:c r="K363" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>620668</x:v>
+        <x:v>549551</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -23419,57 +23419,57 @@
       <x:c r="K364" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>549551</x:v>
+        <x:v>620668</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>35800</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -23906,51 +23906,51 @@
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>607701</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>70</x:v>
@@ -24027,51 +24027,51 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>556608</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
@@ -24205,51 +24205,51 @@
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>622386</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
@@ -24384,51 +24384,51 @@
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>607728</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>70</x:v>
@@ -24444,225 +24444,225 @@
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>607727</x:v>
+        <x:v>607721</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>556562</x:v>
+        <x:v>607727</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>607721</x:v>
+        <x:v>556562</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -24686,51 +24686,51 @@
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>556640</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
@@ -24868,51 +24868,51 @@
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>556643</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
@@ -24989,51 +24989,51 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>556639</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>70</x:v>
@@ -25110,51 +25110,51 @@
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>607675</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
@@ -25170,51 +25170,51 @@
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
@@ -25231,51 +25231,51 @@
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>556531</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>70</x:v>
@@ -26792,51 +26792,51 @@
       <x:c r="M421" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>600740</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
@@ -26958,51 +26958,51 @@
       <x:c r="J424" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>600729</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -27627,282 +27627,283 @@
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>603826</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>603829</x:v>
+        <x:v>509940</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>35356</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
+      <x:c r="E437" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>575557</x:v>
+        <x:v>454265</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
-      <x:c r="E438" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>509940</x:v>
+        <x:v>575557</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>454265</x:v>
+        <x:v>603829</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>69</x:v>