--- v3 (2026-08-08)
+++ v4 (2026-09-23)
@@ -164,62 +164,62 @@
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Art</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>04/19/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/19/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire à l'enseignement supérieur - filière des conservatoires danse</x:t>
   </x:si>
   <x:si>
     <x:t>ENDM</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -230,69 +230,69 @@
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration objet art</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>diplôme d'études musicales culture musicale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'études musicales accompagnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>diplôme d'études musicales création musicale</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>diplôme d'études musicales culture musicale</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire à Rayonnement Régional du Grand Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales musique à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences et techniques patrimoine</x:t>
   </x:si>
@@ -938,51 +938,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>567470</x:v>
+        <x:v>587692</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>25</x:v>
@@ -990,51 +990,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>587692</x:v>
+        <x:v>567470</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>38</x:v>
@@ -1148,51 +1148,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>595166</x:v>
+        <x:v>595165</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>39</x:v>
@@ -1250,51 +1250,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>595165</x:v>
+        <x:v>595166</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>39</x:v>