--- v3 (2026-08-07)
+++ v4 (2026-09-23)
@@ -164,62 +164,62 @@
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Art</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>04/19/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/19/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire à l'enseignement supérieur - filière des conservatoires danse</x:t>
   </x:si>
   <x:si>
     <x:t>ENDM</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -230,141 +230,141 @@
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration objet art</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>diplôme d'études musicales culture musicale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'études musicales accompagnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>diplôme d'études musicales création musicale</x:t>
   </x:si>
   <x:si>
-    <x:t>CRR</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Conservatoire à Rayonnement Régional du Grand Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales musique à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences et techniques patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention histoire de l'art et archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention histoire de l'art parcours métiers du patrimoine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention histoire de l'art et archéologie parcours archéologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention histoire de l'art et archéologie parcours histoire de l'art</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention histoire de l'art parcours histoire de l'art moderne et contemporain</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Licence mention histoire de l'art et archéologie parcours histoire de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -938,51 +938,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>567470</x:v>
+        <x:v>587692</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>25</x:v>
@@ -990,51 +990,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>587692</x:v>
+        <x:v>567470</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>38</x:v>
@@ -1148,51 +1148,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>595166</x:v>
+        <x:v>595165</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>39</x:v>
@@ -1250,51 +1250,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>595165</x:v>
+        <x:v>595166</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>39</x:v>
@@ -1576,108 +1576,108 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>575800</x:v>
+        <x:v>575801</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>41176</x:v>
+        <x:v>40546</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>14215</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>575801</x:v>
+        <x:v>575777</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40546</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
@@ -1692,108 +1692,108 @@
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>575777</x:v>
+        <x:v>575778</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>40546</x:v>
+        <x:v>41176</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>14207</x:v>
+        <x:v>14215</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>575778</x:v>
+        <x:v>575800</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 