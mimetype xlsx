--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -326,57 +326,57 @@
   <x:si>
     <x:t>13632</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro ouvrages du bâtiment : métallerie</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP ferronnier d'art (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
@@ -1661,111 +1661,111 @@
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>540870</x:v>
+        <x:v>581440</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>581440</x:v>
+        <x:v>540870</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -1774,111 +1774,111 @@
       <x:c r="K16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>547432</x:v>
+        <x:v>606940</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>606940</x:v>
+        <x:v>547432</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38392</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>90</x:v>
@@ -1892,57 +1892,57 @@
       <x:c r="K18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>553269</x:v>
+        <x:v>604810</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38392</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -1952,57 +1952,57 @@
       <x:c r="K19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>604810</x:v>
+        <x:v>553269</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38392</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>91</x:v>