--- v2 (2026-08-08)
+++ v3 (2026-08-08)
@@ -278,68 +278,68 @@
   <x:si>
     <x:t>Master mention management et commerce international parcours management international de l'hospitalité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours au management international</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention marketing, vente parcours management et marketing des services</x:t>
   </x:si>
   <x:si>
-    <x:t>Vente distribution</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Master mention marketing, vente parcours marketing and brand management</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours international business</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation marketing et communication digitale avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
@@ -479,62 +479,62 @@
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
   <x:si>
     <x:t>ADEFC</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/10/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
@@ -782,95 +782,95 @@
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/02/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de développement commercial spécialisation immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
@@ -1103,59 +1103,59 @@
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement stratégique spécialisation stratégies évènementielles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement stratégique spécialisation tourisme (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/11/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
@@ -1559,65 +1559,65 @@
   <x:si>
     <x:t>Chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Promotion Echanges Internationaux</x:t>
   </x:si>
   <x:si>
     <x:t>GPEI</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en développement commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement des activités</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable en développement commercial et marketing</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable en développement commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise (Apprentissage)</x:t>
@@ -1733,57 +1733,69 @@
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation management commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'affaires commerciales et du développement à l'international  spécialisation achats et supply chain (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation management commercial (Apprentissage)</x:t>
-[...2 lines deleted...]
-    <x:t>06/14/2028 00:00:00</x:t>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing et stratégie</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">manager du développement commercial </x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'activités commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>manager du développement international</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller commercial en vins et spiritueux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation en Commerce et Oenologie</x:t>
   </x:si>
@@ -1832,53 +1844,50 @@
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
-    <x:t>08/26/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance commerciale (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
   </x:si>
   <x:si>
     <x:t>INHNI</x:t>
@@ -1955,95 +1964,89 @@
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Manager transport, logistique et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Transport international marchandise</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge Business School</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>33400</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du transport de la logistique et du commerce international durables (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Transport logistique durable</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2028 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
@@ -2054,53 +2057,50 @@
   <x:si>
     <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement dans la filière vins et spiritueux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School - Antenne Toulon</x:t>
@@ -2111,182 +2111,182 @@
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>09/06/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/06/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettre en valeur et développer commercialement votre marque de cosmétiques bio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laboratoire 4E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie marketing digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable du développement des activités</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Technique Louis Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'affaires commerciales et du développement à l'international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Skills</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Skills - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2s Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adjoint responsable de magasin (POEC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable de la performance commerciale et du marketing digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School La Valette</x:t>
+  </x:si>
+  <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2026 00:00:00</x:t>
-[...109 lines deleted...]
-  <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>Octo</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Octo - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
@@ -2384,54 +2384,54 @@
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en développement commercial et marketing spécialisation business international</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Responsable en développement commercial et marketing spécialisation business international</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation marketing de luxe</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2029 00:00:00</x:t>
   </x:si>
@@ -3722,51 +3722,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>575026</x:v>
+        <x:v>575024</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -3779,51 +3779,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>575024</x:v>
+        <x:v>575026</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
@@ -4899,51 +4899,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>633301</x:v>
+        <x:v>630231</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -4954,51 +4954,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>630231</x:v>
+        <x:v>633301</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -7331,100 +7331,100 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>607494</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38466</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>34590</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>545654</x:v>
+        <x:v>608895</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -7433,235 +7433,235 @@
       <x:c r="K76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>608895</x:v>
+        <x:v>608897</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="U76" s="16" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>608897</x:v>
+        <x:v>545654</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>608799</x:v>
+        <x:v>609183</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>609183</x:v>
+        <x:v>608799</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>183</x:v>
@@ -7672,178 +7672,178 @@
       <x:c r="K80" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>510523</x:v>
+        <x:v>547217</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>547216</x:v>
+        <x:v>510523</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>35164</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>547217</x:v>
+        <x:v>547216</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -7920,51 +7920,51 @@
       <x:c r="M84" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>602778</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -8098,51 +8098,51 @@
       <x:c r="L87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41688</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>257</x:v>
@@ -8216,57 +8216,57 @@
       <x:c r="K89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>590092</x:v>
+        <x:v>601013</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>258</x:v>
@@ -8277,57 +8277,57 @@
       <x:c r="K90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>601013</x:v>
+        <x:v>590092</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -9850,175 +9850,175 @@
       <x:c r="K118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>554359</x:v>
+        <x:v>554351</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>38025</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>554351</x:v>
+        <x:v>602451</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38025</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>602451</x:v>
+        <x:v>554359</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -10158,51 +10158,51 @@
       <x:c r="M123" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>602450</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>342</x:v>
@@ -10219,51 +10219,51 @@
       <x:c r="M124" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>602445</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
@@ -11358,51 +11358,51 @@
       <x:c r="G144" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
@@ -11418,51 +11418,51 @@
       <x:c r="G145" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
@@ -12069,51 +12069,51 @@
       <x:c r="L156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>31837</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>513366</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -15475,151 +15475,151 @@
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>601146</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>628714</x:v>
+        <x:v>611668</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>37633</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>611668</x:v>
+        <x:v>628714</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U218" s="16" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -15811,51 +15811,51 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>628691</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>12522</x:v>
@@ -15865,51 +15865,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>614514</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>131</x:v>
@@ -15922,51 +15922,51 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>616487</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34052</x:v>
@@ -16009,51 +16009,51 @@
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
@@ -16603,51 +16603,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>537646</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34053</x:v>
@@ -17232,4698 +17232,4696 @@
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>535018</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>551051</x:v>
+        <x:v>550993</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>535016</x:v>
+        <x:v>551053</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>550989</x:v>
+        <x:v>534949</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>35106</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>550992</x:v>
+        <x:v>550947</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>534853</x:v>
+        <x:v>550988</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>534951</x:v>
+        <x:v>550990</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>35106</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>550993</x:v>
+        <x:v>551051</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>551053</x:v>
+        <x:v>600241</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>550947</x:v>
+        <x:v>535016</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>550988</x:v>
+        <x:v>550989</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>550990</x:v>
+        <x:v>550992</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>534949</x:v>
+        <x:v>534853</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>40710</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
-      <x:c r="E260" s="14" t="s"/>
+      <x:c r="E260" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>578121</x:v>
+        <x:v>534951</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>39884</x:v>
+        <x:v>40710</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>615887</x:v>
+        <x:v>578121</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>38604</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>616049</x:v>
+        <x:v>615887</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>40352</x:v>
+        <x:v>38604</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>615880</x:v>
+        <x:v>616049</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>42066</x:v>
+        <x:v>40352</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="H264" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>628339</x:v>
+        <x:v>615880</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>41302</x:v>
+        <x:v>42066</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="H265" s="0" t="s">
+      <x:c r="I265" s="4" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="J265" s="0" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="Q265" s="4" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="R265" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="Q265" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="R265" s="0" t="s">
+      <x:c r="S265" s="0" t="n">
+        <x:v>628339</x:v>
+      </x:c>
+      <x:c r="T265" s="4" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="U265" s="4" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>39987</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>609578</x:v>
+        <x:v>609844</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>40881</x:v>
+        <x:v>39987</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>32136</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>609576</x:v>
+        <x:v>609578</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>37968</x:v>
+        <x:v>40881</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32136</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>578</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>603083</x:v>
+        <x:v>609576</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>37968</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>614691</x:v>
+        <x:v>603083</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
-      <x:c r="E270" s="14" t="s"/>
+      <x:c r="E270" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>633992</x:v>
+        <x:v>614691</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>41960</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>635188</x:v>
+        <x:v>633992</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
-      <x:c r="E272" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>628184</x:v>
+        <x:v>635188</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>42153</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>632855</x:v>
+        <x:v>628184</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>607975</x:v>
+        <x:v>632855</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>38286</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
+      <x:c r="E275" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="H275" s="0" t="s">
+      <x:c r="I275" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="I275" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>523150</x:v>
+        <x:v>607975</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>41706</x:v>
+        <x:v>38286</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>612670</x:v>
+        <x:v>523150</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>40591</x:v>
+        <x:v>41706</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
-      <x:c r="E277" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>581594</x:v>
+        <x:v>612670</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>39096</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s"/>
+      <x:c r="E278" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>602</x:v>
-[...1 lines deleted...]
-      <x:c r="H278" s="14" t="s"/>
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s">
+        <x:v>599</x:v>
+      </x:c>
       <x:c r="I278" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>21551</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>635340</x:v>
+        <x:v>581594</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>38938</x:v>
+        <x:v>39096</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
-      <x:c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>21551</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>608667</x:v>
+        <x:v>635340</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>608668</x:v>
+        <x:v>608667</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>608668</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>608660</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>608659</x:v>
+        <x:v>608660</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>37131</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
-      <x:c r="E284" s="14" t="s"/>
+      <x:c r="E284" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>32136</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>616017</x:v>
+        <x:v>608659</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>37131</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
-      <x:c r="E285" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>32136</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>607477</x:v>
+        <x:v>616017</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>607476</x:v>
+        <x:v>607477</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>41475</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>34060</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>631052</x:v>
+        <x:v>607476</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>37814</x:v>
+        <x:v>41475</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s"/>
+      <x:c r="E288" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>34060</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>592005</x:v>
+        <x:v>631052</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>596483</x:v>
+        <x:v>592005</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>596824</x:v>
+        <x:v>596483</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>598318</x:v>
+        <x:v>596824</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>37814</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
-      <x:c r="E292" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>600234</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>42180</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>31822</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>634666</x:v>
+        <x:v>600234</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>525429</x:v>
+        <x:v>526916</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
+      <x:c r="E295" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>634666</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>526916</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>37814</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
-      <x:c r="E298" s="14" t="s"/>
+      <x:c r="E298" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>599890</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>598307</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>589590</x:v>
+        <x:v>598307</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>525432</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>526914</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>526914</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>37814</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>553083</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>553090</x:v>
+        <x:v>553083</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="U306" s="16" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>506025</x:v>
+        <x:v>553090</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>553084</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>553085</x:v>
+        <x:v>553084</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>553086</x:v>
+        <x:v>553085</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>42180</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>31822</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>634670</x:v>
+        <x:v>553086</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U311" s="4" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>37074</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>600233</x:v>
+        <x:v>634670</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37074</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
+      <x:c r="E313" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>600233</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>600241</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>553082</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>476402</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>598320</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>553091</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>131</x:v>
@@ -22053,2511 +22051,2506 @@
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>589688</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>603564</x:v>
+        <x:v>500292</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>37075</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>546515</x:v>
+        <x:v>603564</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>36149</x:v>
+        <x:v>37075</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>500292</x:v>
+        <x:v>546515</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s"/>
+      <x:c r="E336" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>591884</x:v>
+        <x:v>603544</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>603544</x:v>
+        <x:v>560767</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>40248</x:v>
+        <x:v>41475</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34060</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>560767</x:v>
+        <x:v>603758</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>560765</x:v>
+        <x:v>603545</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>41475</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>34060</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>603758</x:v>
+        <x:v>560765</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>688</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
-      <x:c r="E341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>483</x:v>
-[...2 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>603545</x:v>
+        <x:v>606896</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>689</x:v>
-[...1 lines deleted...]
-      <x:c r="C342" s="15" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="n">
+        <x:v>40359</x:v>
+      </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s"/>
+      <x:c r="E342" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="J342" s="14" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="J342" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>606896</x:v>
+        <x:v>589684</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>41809</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>589684</x:v>
+        <x:v>628326</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>41809</x:v>
+        <x:v>38131</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>628326</x:v>
+        <x:v>546034</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
-      <x:c r="E345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>546034</x:v>
+        <x:v>616687</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>38131</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s"/>
+      <x:c r="E346" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>616687</x:v>
+        <x:v>628318</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>600151</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>38131</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>628318</x:v>
+        <x:v>600153</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>38131</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>600153</x:v>
+        <x:v>628321</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>628321</x:v>
+        <x:v>600152</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>600152</x:v>
+        <x:v>589686</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>38131</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>589686</x:v>
+        <x:v>546322</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38131</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
-      <x:c r="E353" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>546322</x:v>
+        <x:v>606172</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
-      <x:c r="E354" s="14" t="s"/>
+      <x:c r="E354" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>695</x:v>
-[...1 lines deleted...]
-      <x:c r="H354" s="14" t="s"/>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s">
+        <x:v>574</x:v>
+      </x:c>
       <x:c r="I354" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>606172</x:v>
+        <x:v>609600</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>40889</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>569</x:v>
-[...2 lines deleted...]
-        <x:v>570</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>609600</x:v>
+        <x:v>601343</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>601343</x:v>
+        <x:v>548484</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>548484</x:v>
+        <x:v>609622</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>41479</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>569</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>609622</x:v>
+        <x:v>607744</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>41479</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>34271</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>607744</x:v>
+        <x:v>552594</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>37849</x:v>
+        <x:v>41960</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>552594</x:v>
+        <x:v>628179</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>628179</x:v>
+        <x:v>628176</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>41960</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>628176</x:v>
+        <x:v>552636</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>37849</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>552636</x:v>
+        <x:v>550949</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>550949</x:v>
+        <x:v>534953</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>534953</x:v>
+        <x:v>550995</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>35106</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>550995</x:v>
+        <x:v>535019</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>35106</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34271</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>535019</x:v>
+        <x:v>550994</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>35106</x:v>
+        <x:v>40889</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>34271</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>550994</x:v>
+        <x:v>605507</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="F369" s="0" t="s">
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>710</x:v>
-[...2 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>605507</x:v>
+        <x:v>630234</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="F370" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="F370" s="14" t="s">
+      <x:c r="G370" s="14" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>630234</x:v>
+        <x:v>633567</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>712</x:v>
-[...1 lines deleted...]
-      <x:c r="C371" s="3" t="s"/>
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="C371" s="3" t="n">
+        <x:v>40248</x:v>
+      </x:c>
       <x:c r="D371" s="3" t="s"/>
-      <x:c r="E371" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="J371" s="0" t="s">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>633567</x:v>
+        <x:v>635286</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>635286</x:v>
+        <x:v>592562</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>592562</x:v>
+        <x:v>592561</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>40248</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>592561</x:v>
+        <x:v>591884</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
@@ -24946,228 +24939,228 @@
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>606978</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>547467</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -25554,51 +25547,51 @@
       <x:c r="M392" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>628173</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>32</x:v>
@@ -25807,51 +25800,51 @@
       <x:c r="M397" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>617452</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
@@ -26058,159 +26051,159 @@
       <x:c r="K402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>635514</x:v>
+        <x:v>617391</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>617457</x:v>
+        <x:v>635514</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>617391</x:v>
+        <x:v>617457</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>759</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26231,249 +26224,248 @@
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>544702</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>42153</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>632850</x:v>
+        <x:v>549025</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
-      <x:c r="E407" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>549025</x:v>
+        <x:v>549298</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>37633</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
-      <x:c r="E408" s="14" t="s"/>
+      <x:c r="E408" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>549298</x:v>
+        <x:v>632850</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
@@ -26512,51 +26504,51 @@
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>599439</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34052</x:v>
@@ -26847,148 +26839,148 @@
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>595756</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>42353</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>592069</x:v>
+        <x:v>635308</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>42353</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>635308</x:v>
+        <x:v>592069</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
@@ -27025,2576 +27017,2578 @@
       <x:c r="T419" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>578776</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>633417</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>633422</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>632635</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>613713</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>559228</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>559238</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>559256</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>632710</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>632638</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>559232</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>633418</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>632712</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>632713</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>559245</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>613751</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>578390</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>632642</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>613712</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>632698</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>578833</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>632639</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>613709</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>559251</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>559198</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>578775</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>632709</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>632711</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>620758</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>612773</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>802</x:v>
-[...1 lines deleted...]
-      <x:c r="C453" s="3" t="s"/>
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C453" s="3" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J453" s="0" t="s">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>559255</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>807</x:v>
-[...1 lines deleted...]
-      <x:c r="C454" s="15" t="s"/>
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="C454" s="15" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>608</x:v>
-[...1 lines deleted...]
-      <x:c r="J454" s="14" t="s"/>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J454" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>559258</x:v>
+        <x:v>559193</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>612774</x:v>
+        <x:v>612771</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>803</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>608</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>586726</x:v>
+        <x:v>613716</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>802</x:v>
-[...1 lines deleted...]
-      <x:c r="C457" s="3" t="s"/>
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C457" s="3" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J457" s="0" t="s">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>613711</x:v>
+        <x:v>578835</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>802</x:v>
-[...1 lines deleted...]
-      <x:c r="C458" s="15" t="s"/>
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="C458" s="15" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>608</x:v>
-[...1 lines deleted...]
-      <x:c r="J458" s="14" t="s"/>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J458" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>632637</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>559197</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>41109</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>559193</x:v>
+        <x:v>612772</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>807</x:v>
-[...1 lines deleted...]
-      <x:c r="C461" s="3" t="s"/>
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="C461" s="3" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J461" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>613716</x:v>
+        <x:v>612774</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>804</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>608</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>578835</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>813</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>608</x:v>
-[...2 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>578774</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>809</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>608</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>559197</x:v>
+        <x:v>559258</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>41109</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>612772</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>810</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>608</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>612771</x:v>
+        <x:v>613711</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>32</x:v>
@@ -29703,57 +29697,57 @@
       <x:c r="J469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>601163</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>819</x:v>
@@ -29764,57 +29758,57 @@
       <x:c r="J470" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>601161</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>