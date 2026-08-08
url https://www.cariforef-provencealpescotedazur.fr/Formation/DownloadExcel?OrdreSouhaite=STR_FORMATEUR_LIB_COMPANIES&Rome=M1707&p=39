--- v2 (2026-08-08)
+++ v3 (2026-08-08)
@@ -344,77 +344,77 @@
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention management et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention management et commerce international</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention marketing, vente</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
   </x:si>
   <x:si>
     <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
@@ -428,113 +428,113 @@
   <x:si>
     <x:t>E-Commerce : Les bases pour vendre en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>E-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Commerce - Les fondamentaux des techniques de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Savoir répondre à un appel d'offre</x:t>
   </x:si>
   <x:si>
-    <x:t>Arniaud Consulteam</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Marché public</x:t>
   </x:si>
   <x:si>
-    <x:t>SIX-FOURS-LES-PLAGES</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Tremplin formation emploi skillers - Métiers du commercial et du marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
   <x:si>
     <x:t>ADEFC</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>07/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/08/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
@@ -1421,65 +1421,65 @@
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>bachelor en sciences du management - diplôme de management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise internationale</x:t>
+  </x:si>
+  <x:si>
     <x:t>ESSCA programme grande école</x:t>
   </x:si>
   <x:si>
-    <x:t>ESSCA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>bachelor en sciences du management - diplôme de management international</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Construire et piloter son plan d'actions commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
@@ -2000,80 +2000,80 @@
   <x:si>
     <x:t>Transport logistique durable</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2024 00:00:00</x:t>
+    <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement dans la filière vins et spiritueux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
@@ -2339,59 +2339,59 @@
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>Développer l’activité commerciale par les réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
+    <x:t>12/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/30/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
@@ -2441,105 +2441,105 @@
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développer son intelligence émotionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelligence émotionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing et de la relation client spécificité manager marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing digital spécialisation marketing et data analytics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cycle Professionnel Développement Commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing et de la relation client spécificité marketing, digital business et IA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing et de la relation client spécificité management de la relation client et du marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du marketing et de la relation client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettre en œuvre une stratégie de négociation gagnant-gagnant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Convaincre et s’imposer en négociation</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation management de projets digitaux en UX design</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing digital spécialisation stratégie marketing, communication et IA</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
@@ -4260,208 +4260,208 @@
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>632618</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>592070</x:v>
+        <x:v>635310</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>40445</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>592540</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>40445</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>635310</x:v>
+        <x:v>592540</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -4479,51 +4479,51 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>635306</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>32</x:v>
@@ -4728,115 +4728,115 @@
       <x:c r="B30" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>13209</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>614423</x:v>
+        <x:v>614409</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>13209</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>614409</x:v>
+        <x:v>614423</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -4847,51 +4847,51 @@
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>629197</x:v>
+        <x:v>633301</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>130</x:v>
@@ -4899,51 +4899,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>633301</x:v>
+        <x:v>630231</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -4954,51 +4954,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>630231</x:v>
+        <x:v>629197</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -5924,51 +5924,51 @@
       <x:c r="M50" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>592574</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -5984,51 +5984,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>603513</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>151</x:v>
@@ -6449,51 +6449,51 @@
       <x:c r="M59" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>608415</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>199</x:v>
@@ -6510,51 +6510,51 @@
       <x:c r="M60" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>590109</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -6631,51 +6631,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>608406</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -6752,51 +6752,51 @@
       <x:c r="M64" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>555032</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -6812,51 +6812,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>608409</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>210</x:v>
@@ -6867,51 +6867,51 @@
       <x:c r="M66" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>562535</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
@@ -7557,51 +7557,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>608799</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -8716,51 +8716,51 @@
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>634465</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -8896,51 +8896,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>604831</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -8953,51 +8953,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -9010,51 +9010,51 @@
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>599055</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
@@ -9838,51 +9838,51 @@
       <x:c r="G118" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>554359</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
@@ -9898,51 +9898,51 @@
       <x:c r="G119" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>554351</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
@@ -10080,51 +10080,51 @@
       <x:c r="G122" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
@@ -10261,51 +10261,51 @@
       <x:c r="G125" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>602433</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
@@ -10636,51 +10636,51 @@
       <x:c r="M131" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>615940</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -10693,51 +10693,51 @@
       <x:c r="M132" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>597171</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -10804,51 +10804,51 @@
       <x:c r="M134" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>615939</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -10969,51 +10969,51 @@
       <x:c r="M137" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>615941</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -11026,51 +11026,51 @@
       <x:c r="M138" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>597170</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -11316,51 +11316,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>555961</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>109</x:v>
@@ -11558,51 +11558,51 @@
       <x:c r="M147" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>555962</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>385</x:v>
@@ -11851,51 +11851,51 @@
       <x:c r="M152" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>597168</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -11905,51 +11905,51 @@
       <x:c r="M153" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>597167</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -12138,215 +12138,215 @@
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>529938</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>601434</x:v>
+        <x:v>536215</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>601435</x:v>
+        <x:v>601434</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>36149</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>536215</x:v>
+        <x:v>601435</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -12475,51 +12475,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>600168</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -13363,51 +13363,51 @@
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>596820</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -13610,51 +13610,51 @@
       <x:c r="M183" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>592538</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -13721,51 +13721,51 @@
       <x:c r="M185" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>635281</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -13946,51 +13946,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>605213</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
@@ -14005,51 +14005,51 @@
       <x:c r="M190" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>605214</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -14059,51 +14059,51 @@
       <x:c r="M191" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>591882</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -14118,51 +14118,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>605215</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -14172,162 +14172,162 @@
       <x:c r="M193" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>591883</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>36352</x:v>
+        <x:v>38763</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>596954</x:v>
+        <x:v>616041</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>38763</x:v>
+        <x:v>36352</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>616041</x:v>
+        <x:v>596954</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -14611,51 +14611,51 @@
       <x:c r="M201" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>599178</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -14670,51 +14670,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>601590</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -14727,51 +14727,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>601591</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -14838,51 +14838,51 @@
       <x:c r="M205" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>624499</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -14949,51 +14949,51 @@
       <x:c r="M207" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>624500</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
@@ -15053,57 +15053,57 @@
       <x:c r="K209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>603644</x:v>
+        <x:v>589814</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
@@ -15112,57 +15112,57 @@
       <x:c r="K210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>589814</x:v>
+        <x:v>603644</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15404,51 +15404,51 @@
       <x:c r="M215" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>581790</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>494</x:v>
@@ -15465,51 +15465,51 @@
       <x:c r="M216" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>601146</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15858,51 +15858,51 @@
       <x:c r="M223" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>614514</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -16650,51 +16650,51 @@
       <x:c r="M237" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>635317</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -16761,51 +16761,51 @@
       <x:c r="M239" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>591887</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -17978,51 +17978,51 @@
       <x:c r="M260" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -18264,51 +18264,51 @@
       <x:c r="M265" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>609844</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>519</x:v>
@@ -18446,51 +18446,51 @@
       <x:c r="M268" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>603083</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -18802,51 +18802,51 @@
       <x:c r="M274" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>607975</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -19043,94 +19043,94 @@
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>635340</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>38938</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>608667</x:v>
+        <x:v>608659</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>607</x:v>
@@ -19145,230 +19145,230 @@
       <x:c r="K280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>608668</x:v>
+        <x:v>608667</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>608668</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>608660</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>608659</x:v>
+        <x:v>608660</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -19381,51 +19381,51 @@
       <x:c r="M284" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -19611,51 +19611,51 @@
       <x:c r="M288" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>592005</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -20236,496 +20236,497 @@
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>598307</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>526914</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>598307</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>37814</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>553083</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>36420</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>553090</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
+      <x:c r="E305" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>589590</x:v>
+        <x:v>553083</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>35748</x:v>
+        <x:v>36420</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>31847</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>506025</x:v>
+        <x:v>553090</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
+      <x:c r="E307" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>525432</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
@@ -21204,51 +21205,51 @@
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>600241</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>32</x:v>
@@ -21374,51 +21375,51 @@
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -21433,51 +21434,51 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>32</x:v>
@@ -21876,54 +21877,54 @@
       <x:c r="L328" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>553091</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>131</x:v>
@@ -22331,51 +22332,51 @@
       <x:c r="M336" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>591884</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -22730,51 +22731,51 @@
       <x:c r="M343" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
@@ -23251,51 +23252,51 @@
       <x:c r="M352" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>589686</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -23365,51 +23366,51 @@
       <x:c r="M354" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>606172</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -23602,51 +23603,51 @@
       <x:c r="M358" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>609622</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>41479</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -24239,90 +24240,90 @@
       <x:c r="M369" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>605507</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="G370" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>630234</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
@@ -24333,51 +24334,51 @@
       <x:c r="E371" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>633567</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
@@ -24408,51 +24409,51 @@
       <x:c r="M372" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>635286</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -24462,51 +24463,51 @@
       <x:c r="M373" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -24519,51 +24520,51 @@
       <x:c r="M374" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>592561</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -25196,51 +25197,51 @@
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>620134</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
@@ -25597,156 +25598,156 @@
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>617460</x:v>
+        <x:v>617393</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="U393" s="4" t="s">
         <x:v>756</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>617393</x:v>
+        <x:v>635513</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>635513</x:v>
+        <x:v>617460</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
@@ -25758,51 +25759,51 @@
       <x:c r="M396" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>617388</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>32</x:v>
@@ -26011,51 +26012,51 @@
       <x:c r="M401" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>635512</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
@@ -26064,97 +26065,97 @@
       <x:c r="M402" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>635514</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>617457</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
@@ -26166,51 +26167,51 @@
       <x:c r="M404" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>617391</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26736,51 +26737,51 @@
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>549022</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32154</x:v>
@@ -26847,51 +26848,51 @@
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>595756</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>13154</x:v>
@@ -27014,2478 +27015,2478 @@
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>635307</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="C420" s="15" t="s"/>
+      <x:c r="C420" s="15" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J420" s="14" t="s"/>
+      <x:c r="J420" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>632635</x:v>
+        <x:v>578776</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="C421" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J421" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>633417</x:v>
+        <x:v>613713</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>633422</x:v>
+        <x:v>559228</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>559228</x:v>
+        <x:v>559238</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>796</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J424" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>559238</x:v>
+        <x:v>559256</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="C425" s="3" t="s"/>
+      <x:c r="C425" s="3" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
+      <x:c r="J425" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>15078</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>559256</x:v>
+        <x:v>632710</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>632638</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>41109</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>632710</x:v>
+        <x:v>633417</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>797</x:v>
-[...1 lines deleted...]
-      <x:c r="C428" s="15" t="s"/>
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="C428" s="15" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J428" s="14" t="s"/>
+      <x:c r="J428" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>15078</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>613713</x:v>
+        <x:v>633422</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>578776</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>559232</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38938</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>559232</x:v>
+        <x:v>633418</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>633418</x:v>
+        <x:v>632712</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>632712</x:v>
+        <x:v>632713</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>632713</x:v>
+        <x:v>559245</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>559245</x:v>
+        <x:v>613751</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>613751</x:v>
+        <x:v>578390</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C437" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J437" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>578390</x:v>
+        <x:v>632642</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>632642</x:v>
+        <x:v>613712</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>799</x:v>
-[...1 lines deleted...]
-      <x:c r="C439" s="3" t="s"/>
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
+      <x:c r="J439" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>613712</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>632698</x:v>
+        <x:v>578833</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>578833</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>632718</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>808</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J443" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>635171</x:v>
+        <x:v>632639</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>797</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>15078</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>632639</x:v>
+        <x:v>613709</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>613709</x:v>
+        <x:v>559251</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="C446" s="15" t="s"/>
+      <x:c r="C446" s="15" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J446" s="14" t="s"/>
+      <x:c r="J446" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>559251</x:v>
+        <x:v>559198</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>559198</x:v>
+        <x:v>578775</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>41109</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>578775</x:v>
+        <x:v>632709</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>802</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>632709</x:v>
+        <x:v>632711</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>811</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>632711</x:v>
+        <x:v>620758</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>620758</x:v>
+        <x:v>612773</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>811</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>612773</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>559255</x:v>
+        <x:v>559258</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>807</x:v>
-[...1 lines deleted...]
-      <x:c r="C454" s="15" t="s"/>
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="C454" s="15" t="n">
+        <x:v>41109</x:v>
+      </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J454" s="14" t="s"/>
+      <x:c r="J454" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>34582</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>559258</x:v>
+        <x:v>612774</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>41109</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>612774</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>803</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J456" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>586726</x:v>
+        <x:v>613711</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>802</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>613711</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>799</x:v>
-[...1 lines deleted...]
-      <x:c r="C458" s="15" t="s"/>
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C458" s="15" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J458" s="14" t="s"/>
+      <x:c r="J458" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>632637</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>559193</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>813</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J460" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>559193</x:v>
+        <x:v>613716</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>807</x:v>
-[...1 lines deleted...]
-      <x:c r="C461" s="3" t="s"/>
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C461" s="3" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
+      <x:c r="J461" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>613716</x:v>
+        <x:v>578835</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>578835</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>802</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>578774</x:v>
+        <x:v>559197</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>809</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="J464" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>559197</x:v>
+        <x:v>632635</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>