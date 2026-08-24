--- v3 (2026-08-24)
+++ v4 (2026-08-24)
@@ -503,98 +503,98 @@
   <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'entreprise d'économie sociale et solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
@@ -716,68 +716,68 @@
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Création et reprise d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Création et reprise d'entreprise</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
@@ -941,77 +941,77 @@
   <x:si>
     <x:t>VILLEFRANCHE SUR MER</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur - Inb - Institut du Nautisme</x:t>
   </x:si>
   <x:si>
     <x:t>06230</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation des membres du CSE-CSSCT (entreprise de moins de 50 salariés)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Membre élu du CE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation des membres du CSE-CSSCT (entreprise de moins de 50 salariés)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>BM boulanger (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions bouchères (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Traiteur</x:t>
@@ -1301,71 +1301,71 @@
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
+    <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>Bien gérer sa boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Internationale de Boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>EIDB</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>NOYERS-SUR-JABRON</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
@@ -1484,107 +1484,107 @@
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Belmont</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>manager des hébergements touristiques</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère européen management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
@@ -2174,140 +2174,140 @@
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
   </x:si>
   <x:si>
     <x:t>Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Entrepreunariale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MSc arts and creative industries management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MSc arts and creative industries management</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/30/2028 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management et intelligence collective : piloter autrement</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Management participatif</x:t>
   </x:si>
   <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
@@ -3116,86 +3116,86 @@
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/05/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/06/2028 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
@@ -3341,159 +3341,159 @@
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management et administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention économie des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management sectoriel</x:t>
   </x:si>
   <x:si>
-    <x:t>UCA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention management et administration des entreprises</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Valérie Guillemot Conseil Carrière et Compétences</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
+    <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et business</x:t>
   </x:si>
   <x:si>
-    <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise (créer, gérer et développer une activité de bien-être)</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
@@ -6361,211 +6361,211 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>635314</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>592390</x:v>
+        <x:v>597467</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>597467</x:v>
+        <x:v>597468</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>597468</x:v>
+        <x:v>592390</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>42352</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -6681,51 +6681,51 @@
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>546844</x:v>
+        <x:v>602093</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>155</x:v>
@@ -6740,51 +6740,51 @@
       <x:c r="K48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>602093</x:v>
+        <x:v>546844</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
@@ -7138,160 +7138,159 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>587781</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>632223</x:v>
+        <x:v>607835</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>607835</x:v>
+        <x:v>632223</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -7768,207 +7767,208 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="J67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>586486</x:v>
+        <x:v>629484</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>549788</x:v>
+        <x:v>586486</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="C69" s="3" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>629484</x:v>
+        <x:v>549788</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
@@ -9427,51 +9427,51 @@
       <x:c r="M95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>289</x:v>
@@ -9498,175 +9498,174 @@
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>602712</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C97" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="J97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>13113</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>572712</x:v>
+        <x:v>636930</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>295</x:v>
-[...1 lines deleted...]
-      <x:c r="C98" s="15" t="s"/>
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C98" s="15" t="n">
+        <x:v>37279</x:v>
+      </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="J98" s="14" t="s"/>
+      <x:c r="J98" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>13113</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>636930</x:v>
+        <x:v>572712</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>636929</x:v>
       </x:c>
@@ -11698,158 +11697,158 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>604085</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>553316</x:v>
+        <x:v>553315</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>553315</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>303</x:v>
@@ -12563,51 +12562,51 @@
       <x:c r="M148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>558144</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>40</x:v>
@@ -13062,51 +13061,51 @@
       <x:c r="M157" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>609210</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
@@ -13164,51 +13163,51 @@
       <x:c r="M159" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>635377</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
@@ -13494,51 +13493,51 @@
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>548184</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -13673,97 +13672,100 @@
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>617718</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -13773,111 +13775,108 @@
       <x:c r="K170" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>617719</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>600063</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
@@ -13897,221 +13896,221 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>623615</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>546217</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
@@ -14422,162 +14421,161 @@
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>599119</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s"/>
+      <x:c r="E182" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>537244</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>578859</x:v>
+        <x:v>537244</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -14695,51 +14693,51 @@
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -14749,51 +14747,51 @@
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>596932</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
@@ -15225,267 +15223,267 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>607293</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
-      <x:c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>624518</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>558034</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>451</x:v>
-[...1 lines deleted...]
-      <x:c r="C199" s="3" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>624518</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
@@ -15818,199 +15816,199 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>638298</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I207" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="I207" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q207" s="4" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="R207" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="Q207" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>592492</x:v>
+        <x:v>596934</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q208" s="16" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="R208" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="Q208" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>596934</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I209" s="4" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="Q209" s="4" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="R209" s="0" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>595144</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
@@ -16305,51 +16303,51 @@
       <x:c r="M215" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>602650</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
@@ -16358,51 +16356,51 @@
       <x:c r="M216" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>525449</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -16533,218 +16531,218 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>544991</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>599062</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>544989</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="U222" s="16" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16754,54 +16752,54 @@
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="U223" s="4" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
@@ -16929,51 +16927,51 @@
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -16986,51 +16984,51 @@
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
@@ -17266,51 +17264,51 @@
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>601623</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17323,51 +17321,51 @@
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
@@ -17385,51 +17383,51 @@
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>565103</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -17547,57 +17545,57 @@
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>605540</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
@@ -17606,57 +17604,57 @@
       <x:c r="K238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>515031</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -18058,51 +18056,51 @@
       <x:c r="M246" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>557588</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -18658,51 +18656,51 @@
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
@@ -18715,51 +18713,51 @@
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
@@ -18769,68 +18767,68 @@
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>608272</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
@@ -18935,51 +18933,51 @@
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
@@ -19131,572 +19129,572 @@
         <x:v>611175</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q266" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q266" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I267" s="4" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q267" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q267" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>549474</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q268" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q268" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>603628</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I269" s="4" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q269" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q269" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>603629</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q270" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q270" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I271" s="4" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q271" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q271" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>549475</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q272" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q272" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I273" s="4" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="Q273" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="Q273" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>499366</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I275" s="4" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -20036,51 +20034,51 @@
       <x:c r="M281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>495334</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
@@ -20202,51 +20200,51 @@
       <x:c r="J284" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>635892</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
@@ -20491,51 +20489,51 @@
       <x:c r="J289" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>635891</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
@@ -20550,51 +20548,51 @@
       <x:c r="J290" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>635893</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>577</x:v>
@@ -20893,51 +20891,51 @@
       <x:c r="M296" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21758,165 +21756,164 @@
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s"/>
+      <x:c r="E312" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>551735</x:v>
+        <x:v>601977</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
-      <x:c r="E313" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>601977</x:v>
+        <x:v>551735</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>161</x:v>
@@ -22099,51 +22096,51 @@
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>607829</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
@@ -22224,51 +22221,51 @@
       <x:c r="M319" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>521700</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
@@ -22448,51 +22445,51 @@
       <x:c r="J323" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>630791</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
@@ -22713,54 +22710,54 @@
       <x:c r="I328" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>497289</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -22770,54 +22767,54 @@
       <x:c r="I329" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>546663</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -22829,105 +22826,105 @@
       <x:c r="I330" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>447455</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>21551</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>635340</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
@@ -23070,51 +23067,51 @@
       <x:c r="M334" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -23186,59 +23183,59 @@
       <x:c r="M336" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>608656</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
@@ -23842,1937 +23839,1939 @@
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>699</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="J349" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>553081</x:v>
+        <x:v>598326</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
-      <x:c r="E351" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>558999</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s"/>
+      <x:c r="E352" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>570687</x:v>
+        <x:v>553081</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
+      <x:c r="E353" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>525437</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>477933</x:v>
+        <x:v>570687</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>600230</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>696</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>559000</x:v>
+        <x:v>553181</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>477933</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>589592</x:v>
+        <x:v>598325</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>713</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>698</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>553181</x:v>
+        <x:v>598329</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>38841</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
+      <x:c r="E361" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>598325</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>716</x:v>
-[...1 lines deleted...]
-      <x:c r="C362" s="15" t="s"/>
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C362" s="15" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s"/>
+      <x:c r="E362" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="J362" s="14" t="s"/>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="J362" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>598329</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>525432</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
-      <x:c r="E369" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>477934</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
+      <x:c r="E371" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>622002</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s"/>
+      <x:c r="E372" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>525434</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>708</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>504581</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>600238</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>724</x:v>
-[...1 lines deleted...]
-      <x:c r="C375" s="3" t="s"/>
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>724</x:v>
-[...1 lines deleted...]
-      <x:c r="C376" s="15" t="s"/>
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C376" s="15" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>610255</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>716</x:v>
-[...1 lines deleted...]
-      <x:c r="C377" s="3" t="s"/>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C377" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D377" s="3" t="s"/>
+      <x:c r="E377" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="J377" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>598328</x:v>
+        <x:v>600238</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="J378" s="14" t="s"/>
+      <x:c r="J378" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>598918</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>693</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="J379" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>598326</x:v>
+        <x:v>598328</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>553079</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>724</x:v>
-[...1 lines deleted...]
-      <x:c r="C381" s="3" t="s"/>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C381" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D381" s="3" t="s"/>
+      <x:c r="E381" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>610254</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>710</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
@@ -25780,51 +25779,51 @@
       <x:c r="M383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>32142</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>629662</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>26</x:v>
@@ -26167,51 +26166,51 @@
       <x:c r="J390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>131</x:v>
@@ -28015,51 +28014,51 @@
       <x:c r="J426" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>814</x:v>
@@ -28423,51 +28422,51 @@
         <x:v>156</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>595093</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>760</x:v>
@@ -30035,51 +30034,51 @@
       <x:c r="I465" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>595101</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
@@ -30460,51 +30459,51 @@
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>595028</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>40</x:v>
@@ -31324,51 +31323,51 @@
       <x:c r="J490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -32057,100 +32056,100 @@
         <x:v>948</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>595019</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>595987</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C506" s="15" t="s"/>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
@@ -32514,51 +32513,51 @@
       <x:c r="I513" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>595967</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
@@ -32567,51 +32566,51 @@
         <x:v>948</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>595968</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>964</x:v>
@@ -32845,51 +32844,51 @@
       <x:c r="M519" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
@@ -32904,51 +32903,51 @@
       <x:c r="M520" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>547476</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -33022,51 +33021,51 @@
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>595029</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s"/>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
@@ -34012,51 +34011,51 @@
         <x:v>161</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>528742</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>998</x:v>
@@ -34518,597 +34517,597 @@
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>607421</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>530471</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>574130</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>574129</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>530469</x:v>
+        <x:v>574193</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>530470</x:v>
+        <x:v>530473</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s"/>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>530475</x:v>
+        <x:v>574129</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>1019</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C556" s="15" t="s"/>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s"/>
       <x:c r="K556" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>530473</x:v>
+        <x:v>530469</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>1021</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>574128</x:v>
+        <x:v>530470</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>1023</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C558" s="15" t="s"/>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s"/>
       <x:c r="K558" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>574193</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>530472</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>530474</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
@@ -35233,51 +35232,51 @@
       <x:c r="M563" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>565699</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35400,173 +35399,173 @@
       <x:c r="K566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>554415</x:v>
+        <x:v>609230</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>1012</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>609230</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>554415</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -36266,51 +36265,51 @@
       <x:c r="J581" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -36325,51 +36324,51 @@
       <x:c r="J582" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>40811</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
@@ -36730,51 +36729,51 @@
       <x:c r="L589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>544974</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
@@ -36896,51 +36895,51 @@
       <x:c r="J592" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>549151</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -37256,51 +37255,51 @@
       <x:c r="M598" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -37860,103 +37859,106 @@
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
-        <x:v>42363</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
+      <x:c r="E609" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>635711</x:v>
+        <x:v>554893</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>1092</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>1093</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>24</x:v>
@@ -37967,400 +37969,397 @@
       <x:c r="K610" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>554893</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
-      <x:c r="E611" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G611" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>603437</x:v>
+        <x:v>632777</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>1094</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="H612" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>632777</x:v>
+        <x:v>597443</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>38296</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>13115</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>597443</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>1094</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>1097</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>592007</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>135</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>42363</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="H616" s="14" t="s"/>
+      <x:c r="H616" s="14" t="s">
+        <x:v>1091</x:v>
+      </x:c>
       <x:c r="I616" s="16" t="s">
-        <x:v>1087</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>1087</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>596722</x:v>
+        <x:v>635711</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -38445,100 +38444,100 @@
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>554876</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>112</x:v>
@@ -38552,117 +38551,117 @@
       <x:c r="K620" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>554877</x:v>
+        <x:v>554876</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>603434</x:v>
+        <x:v>554877</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>24</x:v>
@@ -38741,148 +38740,148 @@
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>596764</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>902</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>596727</x:v>
+        <x:v>596760</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>596760</x:v>
+        <x:v>596727</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
@@ -38909,51 +38908,51 @@
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>596726</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>15457</x:v>
@@ -39114,51 +39113,51 @@
       <x:c r="J630" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>635313</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
@@ -39296,93 +39295,93 @@
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>635312</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>1094</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>632579</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -39468,51 +39467,51 @@
       <x:c r="M636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>556143</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -39718,145 +39717,145 @@
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>556169</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s"/>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>538095</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>630167</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -39923,269 +39922,268 @@
       <x:c r="M644" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>635207</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
-      <x:c r="C645" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="J645" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>635206</x:v>
+        <x:v>587508</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>1116</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>638205</x:v>
+        <x:v>635206</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>638206</x:v>
+        <x:v>638205</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>1118</x:v>
-[...1 lines deleted...]
-      <x:c r="C648" s="15" t="s"/>
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="C648" s="15" t="n">
+        <x:v>39354</x:v>
+      </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="J648" s="14" t="s"/>
+      <x:c r="J648" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>587508</x:v>
+        <x:v>638206</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>1119</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>1120</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -40205,929 +40203,927 @@
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>1123</x:v>
       </x:c>
-      <x:c r="C650" s="15" t="s"/>
+      <x:c r="C650" s="15" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="J650" s="14" t="s"/>
+      <x:c r="J650" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>587504</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>1119</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>1120</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>632685</x:v>
+        <x:v>632724</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>632724</x:v>
+        <x:v>637251</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>42510</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>637251</x:v>
+        <x:v>632686</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>1125</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>632686</x:v>
+        <x:v>613762</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>613762</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>578853</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>1122</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
-        <x:v>39354</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>635171</x:v>
+        <x:v>613732</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>613732</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>613742</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>1125</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>578831</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>1122</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>632718</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="J663" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>613755</x:v>
+        <x:v>632654</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>1123</x:v>
-[...1 lines deleted...]
-      <x:c r="C664" s="15" t="s"/>
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="C664" s="15" t="n">
+        <x:v>42510</x:v>
+      </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="J664" s="14" t="s"/>
+      <x:c r="J664" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>632654</x:v>
+        <x:v>635168</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="J665" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>635168</x:v>
+        <x:v>587504</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s"/>
       <x:c r="K666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
@@ -41241,51 +41237,51 @@
       <x:c r="M668" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>630574</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>