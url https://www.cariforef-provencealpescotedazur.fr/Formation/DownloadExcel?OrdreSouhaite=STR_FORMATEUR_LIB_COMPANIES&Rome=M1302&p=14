--- v3 (2026-08-24)
+++ v4 (2026-08-24)
@@ -7138,159 +7138,160 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>587781</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>607835</x:v>
+        <x:v>632223</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>632223</x:v>
+        <x:v>607835</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -13672,100 +13673,97 @@
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
-      <x:c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>600063</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -13775,108 +13773,111 @@
       <x:c r="K170" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>617718</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>617719</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
@@ -25609,169 +25610,168 @@
       <x:c r="K380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>721</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
-      <x:c r="E381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>553079</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>706</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>714</x:v>
-[...1 lines deleted...]
-      <x:c r="C382" s="15" t="s"/>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s"/>
+      <x:c r="E382" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>610254</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
@@ -38740,148 +38740,148 @@
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>596764</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>41623</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>596760</x:v>
+        <x:v>596727</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>902</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>596727</x:v>
+        <x:v>596760</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
@@ -40973,149 +40973,150 @@
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>632654</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>1127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="J664" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J664" s="14" t="s"/>
       <x:c r="K664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>635168</x:v>
+        <x:v>587504</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1126</x:v>
-[...1 lines deleted...]
-      <x:c r="C665" s="3" t="s"/>
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="C665" s="3" t="n">
+        <x:v>42510</x:v>
+      </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
+      <x:c r="J665" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>587504</x:v>
+        <x:v>635168</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>1116</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>1117</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s"/>
       <x:c r="K666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">