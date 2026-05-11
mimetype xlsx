--- v1 (2026-02-09)
+++ v2 (2026-05-11)
@@ -1215,150 +1215,150 @@
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>498637</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>41326</x:v>
+        <x:v>39398</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>600414</x:v>
+        <x:v>586632</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>39398</x:v>
+        <x:v>41326</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>586632</x:v>
+        <x:v>600414</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>