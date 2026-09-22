--- v3 (2026-08-07)
+++ v4 (2026-09-22)
@@ -185,62 +185,62 @@
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention biologie structurale, génomique parcours génomique et analyse des données</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biologie structurale, génomique parcours biochimie structurale</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention biologie structurale, génomique parcours génomique et analyse des données</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire intégré à l'ISEN Méditerranée - prépa ingénieur biologie et e-santé</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -272,75 +272,75 @@
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>Géophysique</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention sciences du vivant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention sciences du vivant</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06103</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biologie structurale, génomique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -989,226 +989,226 @@
       <x:c r="K3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>581554</x:v>
+        <x:v>633276</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>576145</x:v>
+        <x:v>576147</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>576147</x:v>
+        <x:v>581554</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>633276</x:v>
+        <x:v>576145</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>35</x:v>
@@ -1577,216 +1577,216 @@
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>595476</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38672</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>597540</x:v>
+        <x:v>590163</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38672</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>590163</x:v>
+        <x:v>635464</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38672</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="H17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>635464</x:v>
+        <x:v>597540</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>46</x:v>