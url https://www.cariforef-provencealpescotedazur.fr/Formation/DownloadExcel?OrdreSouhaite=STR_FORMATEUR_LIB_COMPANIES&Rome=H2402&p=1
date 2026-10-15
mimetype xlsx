--- v6 (2026-08-24)
+++ v7 (2026-10-15)
@@ -1736,57 +1736,57 @@
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>608246</x:v>
+        <x:v>559038</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1796,57 +1796,57 @@
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>559038</x:v>
+        <x:v>608246</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">