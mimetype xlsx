--- v4 (2026-08-07)
+++ v5 (2026-09-22)
@@ -1142,158 +1142,158 @@
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>631037</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>609694</x:v>
+        <x:v>609695</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>609695</x:v>
+        <x:v>609694</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
@@ -1769,148 +1769,148 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>595912</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>38411</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>46029</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>595915</x:v>
+        <x:v>595210</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38411</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>46029</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>595210</x:v>
+        <x:v>595915</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>