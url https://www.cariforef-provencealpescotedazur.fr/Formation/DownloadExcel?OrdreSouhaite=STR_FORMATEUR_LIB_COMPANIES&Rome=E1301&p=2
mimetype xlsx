--- v5 (2026-08-08)
+++ v6 (2026-09-22)
@@ -1308,114 +1308,114 @@
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>611982</x:v>
+        <x:v>542326</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>542326</x:v>
+        <x:v>611982</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -1769,148 +1769,148 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>595912</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>38411</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>46029</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>595915</x:v>
+        <x:v>595210</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38411</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>46029</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>595210</x:v>
+        <x:v>595915</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>