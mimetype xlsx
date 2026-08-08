--- v4 (2026-08-08)
+++ v5 (2026-08-08)
@@ -287,65 +287,65 @@
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business développement et management de la relation client (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité techniques de commercialisation parcours marketing et management du point de vente (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité techniques de commercialisation parcours marketing et management du point de vente (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours stratégie de marque et événementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
@@ -1151,93 +1151,93 @@
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Euridis Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Business developer en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Euridis Management</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vente informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vente spécialisée</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Business developer en hautes technologies spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Efficacité commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Expansion Way</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Force vente</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
@@ -3314,158 +3314,158 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>554933</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>509937</x:v>
+        <x:v>455241</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>35356</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>455241</x:v>
+        <x:v>509937</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>65</x:v>
@@ -3485,54 +3485,54 @@
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>453853</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -3545,475 +3545,476 @@
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>454265</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>554935</x:v>
+        <x:v>509940</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>554932</x:v>
+        <x:v>603829</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>603826</x:v>
+        <x:v>575557</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>509940</x:v>
+        <x:v>554935</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>603829</x:v>
+        <x:v>554932</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35356</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575557</x:v>
+        <x:v>603826</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>453858</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -4037,104 +4038,104 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>509939</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -5332,132 +5333,132 @@
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>601384</x:v>
+        <x:v>601385</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>601385</x:v>
+        <x:v>601384</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>158</x:v>
@@ -7084,57 +7085,57 @@
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>607700</x:v>
+        <x:v>607701</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>135</x:v>
@@ -7145,57 +7146,57 @@
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>607701</x:v>
+        <x:v>556606</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -7205,57 +7206,57 @@
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>556606</x:v>
+        <x:v>607700</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>135</x:v>
@@ -9722,51 +9723,51 @@
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>497029</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
@@ -12985,1250 +12986,1250 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>596053</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35800</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q178" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>603053</x:v>
+        <x:v>549042</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I179" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="I179" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q179" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>497346</x:v>
+        <x:v>578909</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>34399</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q180" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>451600</x:v>
+        <x:v>603053</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I181" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="I181" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q181" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>603062</x:v>
+        <x:v>497346</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>34399</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q182" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>603059</x:v>
+        <x:v>451600</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I183" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q183" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>603060</x:v>
+        <x:v>603062</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q184" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>603063</x:v>
+        <x:v>603059</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>35800</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I185" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="I185" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q185" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>549042</x:v>
+        <x:v>603060</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q186" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>578909</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I187" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q187" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q188" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>549064</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I189" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q189" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>549066</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q190" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>549067</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I191" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q191" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>603051</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q192" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>603054</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>34399</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I193" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q193" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>497342</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q194" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>603061</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I195" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q195" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>578907</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q196" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>549065</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I197" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q197" s="4" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>549043</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="Q198" s="16" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>603047</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>378</x:v>
@@ -15896,141 +15897,141 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>601833</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>608951</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>553370</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
@@ -16040,51 +16041,51 @@
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>550315</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
@@ -16097,51 +16098,51 @@
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>607469</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
@@ -16234,51 +16235,51 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>559253</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>152</x:v>
@@ -17718,154 +17719,154 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>567446</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>41759</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>618878</x:v>
+        <x:v>566792</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>41759</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>566792</x:v>
+        <x:v>618878</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19393,75 +19394,75 @@
       <x:c r="U288" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>560187</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
@@ -24944,57 +24945,57 @@
       <x:c r="K386" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>611409</x:v>
+        <x:v>629103</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
@@ -25109,57 +25110,57 @@
       <x:c r="K389" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>629103</x:v>
+        <x:v>611409</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
@@ -25351,188 +25352,188 @@
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>601326</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>604522</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>587430</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
@@ -26193,54 +26194,54 @@
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>513715</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -26253,54 +26254,54 @@
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>453826</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -27240,420 +27241,421 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>605458</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="C427" s="3" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C427" s="3" t="n">
+        <x:v>39063</x:v>
+      </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
+      <x:c r="J427" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>559258</x:v>
+        <x:v>632721</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="J428" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>632721</x:v>
+        <x:v>613716</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="C429" s="3" t="s"/>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C429" s="3" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
+      <x:c r="J429" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>34582</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>613716</x:v>
+        <x:v>578835</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>578835</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>559193</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>559193</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>685</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="J433" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34582</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>578774</x:v>
+        <x:v>559258</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>54</x:v>
       </x:c>