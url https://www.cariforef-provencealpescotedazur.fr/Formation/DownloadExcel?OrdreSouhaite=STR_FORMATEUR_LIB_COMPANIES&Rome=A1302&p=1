--- v4 (2026-08-07)
+++ v5 (2026-09-22)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="157">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="158">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -317,86 +317,86 @@
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>CFPPA</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Agriculture production végétale</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Bien connaitre et maitriser les maladies et ravageurs de la vigne </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre Départementale d'Agriculture du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viticulture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIDAUBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Se diversifier en culture végétale, approche économique et technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tailler la vigne de façon non mutilante pour prévenir les maladies du bois</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre Départementale d'Agriculture du Var</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bien connaitre et maitriser les maladies et ravageurs de la vigne </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine vétérinaire</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>IMFA</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
@@ -498,50 +498,53 @@
     <x:t>Maison Familiale et Rurale de Beauchamp</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13630</x:t>
   </x:si>
   <x:si>
     <x:t>EYRAGUES</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Haut Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84500</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
@@ -1661,171 +1664,171 @@
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>21054</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>635932</x:v>
+        <x:v>635947</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>635947</x:v>
+        <x:v>635200</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>635200</x:v>
+        <x:v>635932</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -1835,111 +1838,111 @@
       <x:c r="K14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>606169</x:v>
+        <x:v>635285</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>635285</x:v>
+        <x:v>606169</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -2357,114 +2360,114 @@
       <x:c r="K23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635283</x:v>
+        <x:v>635284</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>635284</x:v>
+        <x:v>635283</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -2640,57 +2643,57 @@
       <x:c r="K28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605829</x:v>
+        <x:v>549863</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -2700,57 +2703,57 @@
       <x:c r="K29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>549863</x:v>
+        <x:v>605829</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37612</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>136</x:v>
@@ -2821,57 +2824,57 @@
       <x:c r="K31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>615034</x:v>
+        <x:v>549652</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>141</x:v>
@@ -2882,447 +2885,506 @@
       <x:c r="K32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>549652</x:v>
+        <x:v>615034</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39836</x:v>
+        <x:v>36936</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21022</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="S33" s="0" t="n">
+        <x:v>641321</x:v>
+      </x:c>
+      <x:c r="T33" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="Q33" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>599636</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="Q35" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>605497</x:v>
+        <x:v>558679</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>554250</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="Q37" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>546877</x:v>
+        <x:v>605497</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>41566</x:v>
+        <x:v>39836</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s"/>
+      <x:c r="E38" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
+        <x:v>12598</x:v>
+      </x:c>
+      <x:c r="O38" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="P38" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="Q38" s="16" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="R38" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="S38" s="14" t="n">
+        <x:v>546877</x:v>
+      </x:c>
+      <x:c r="T38" s="16" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:21">
+      <x:c r="A39" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="n">
+        <x:v>41566</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="s"/>
+      <x:c r="G39" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L39" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N39" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
-      <x:c r="O38" s="14" t="s">
+      <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="P38" s="14" t="s">
-[...2 lines deleted...]
-      <x:c r="Q38" s="16" t="s">
+      <x:c r="P39" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="R38" s="14" t="s">
+      <x:c r="Q39" s="4" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="S38" s="14" t="n">
+      <x:c r="S39" s="0" t="n">
         <x:v>596693</x:v>
       </x:c>
-      <x:c r="T38" s="16" t="s">
+      <x:c r="T39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="U38" s="16" t="s">
+      <x:c r="U39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">