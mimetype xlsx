--- v1 (2026-10-15)
+++ v2 (2026-10-15)
@@ -3791,160 +3791,159 @@
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>597452</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>632775</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>597454</x:v>
+        <x:v>632775</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4504,117 +4503,117 @@
       <x:c r="G61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>597429</x:v>
+        <x:v>597431</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>597431</x:v>
+        <x:v>597429</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>