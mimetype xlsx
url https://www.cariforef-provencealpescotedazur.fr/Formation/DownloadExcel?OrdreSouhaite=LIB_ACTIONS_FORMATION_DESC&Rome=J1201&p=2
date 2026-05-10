--- v2 (2026-02-10)
+++ v3 (2026-05-10)
@@ -308,75 +308,75 @@
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et biologie (TB), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et biologie (TB), 1re année</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre, 2e année</x:t>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>Géophysique</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre, 1re année</x:t>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>