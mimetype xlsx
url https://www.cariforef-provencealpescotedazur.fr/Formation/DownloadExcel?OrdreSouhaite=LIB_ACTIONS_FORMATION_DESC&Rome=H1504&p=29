--- v6 (2026-08-25)
+++ v7 (2026-08-26)
@@ -350,56 +350,56 @@
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie parcours chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques pour personnel électricien (FTJ)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
@@ -470,80 +470,80 @@
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/14/2027 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques + SST pour personnel non électricien (FTJ)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
@@ -692,101 +692,101 @@
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Eclipse - Istec</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Purity Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Purity Formation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Habilitation électrique basse tension</x:t>
   </x:si>
   <x:si>
+    <x:t>City'Pro Richard Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Olivier Ferrand</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>City'Pro Richard Formation</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Ecole de la Construction des Infrastructures et Réseaux - Ecir Formation</x:t>
   </x:si>
   <x:si>
     <x:t>CFTP</x:t>
   </x:si>
   <x:si>
     <x:t>13370</x:t>
   </x:si>
   <x:si>
     <x:t>MALLEMORT</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique : complément d'indice Basse Tension sur le photovoltaïque pour le personnel déjà habilité pour opérations d'ordre électrique BT - ELP094</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur en habilitation électrique pour le personnel effectuant des travaux d’ordre électrique en haute tension HTA</x:t>
   </x:si>
   <x:si>
     <x:t>Bruno Macullo - Fast</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
@@ -1022,56 +1022,56 @@
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2023 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie (Apprentissage)</x:t>
@@ -1496,71 +1496,71 @@
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>LP St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nice Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>LP St-Joseph</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
@@ -1622,285 +1622,285 @@
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec des Métiers</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2029 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel La Floride</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro métiers de l'électricité et de ses environnements connectés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro métiers de l'électricité et de ses environnements connectés</x:t>
   </x:si>
   <x:si>
-    <x:t>bac pro métiers de l'électricité et de ses environnements connectés</x:t>
+    <x:t>06/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pierre et Marie Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>VEYNES</x:t>
   </x:si>
   <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2026 00:00:00</x:t>
-[...20 lines deleted...]
-    <x:t>LP St-Henri</x:t>
+    <x:t>Lycée G Cisson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pôle Écoles Méditerranée - Écoles des apprentis de la Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pôle Ecoles Méditerranée - Ecoles des apprentis de la Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP École libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ecole libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPTR de L'Estaque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embrun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ampère</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Hutinel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Privat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Val d'Argens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE MUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Dolle</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
-  </x:si>
-[...118 lines deleted...]
-    <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Revoul</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -3102,158 +3102,158 @@
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>605719</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>30117</x:v>
+        <x:v>40033</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>558162</x:v>
+        <x:v>611487</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>40033</x:v>
+        <x:v>30117</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>611487</x:v>
+        <x:v>558162</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G16" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>99</x:v>
@@ -3862,51 +3862,51 @@
       <x:c r="K27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>637871</x:v>
+        <x:v>637865</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>114</x:v>
@@ -3917,51 +3917,51 @@
       <x:c r="K28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>637865</x:v>
+        <x:v>637869</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>115</x:v>
@@ -3969,51 +3969,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>637869</x:v>
+        <x:v>637873</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>114</x:v>
@@ -4024,51 +4024,51 @@
       <x:c r="K30" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>637873</x:v>
+        <x:v>637876</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>115</x:v>
@@ -4076,51 +4076,51 @@
       <x:c r="K31" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>637876</x:v>
+        <x:v>637871</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>114</x:v>
@@ -4924,360 +4924,360 @@
       <x:c r="I47" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>619391</x:v>
+        <x:v>619394</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>619392</x:v>
+        <x:v>619391</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>619394</x:v>
+        <x:v>619392</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>619393</x:v>
+        <x:v>619390</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>619390</x:v>
+        <x:v>619395</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>619395</x:v>
+        <x:v>619396</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>619396</x:v>
+        <x:v>619393</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>24</x:v>
@@ -5740,258 +5740,258 @@
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>619407</x:v>
+        <x:v>619404</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>619410</x:v>
+        <x:v>619408</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>619404</x:v>
+        <x:v>619406</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>619408</x:v>
+        <x:v>619407</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>619406</x:v>
+        <x:v>619410</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>24</x:v>
@@ -7017,307 +7017,307 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>619344</x:v>
+        <x:v>619345</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>619346</x:v>
+        <x:v>619344</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>619349</x:v>
+        <x:v>619346</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>619350</x:v>
+        <x:v>619349</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>619347</x:v>
+        <x:v>619350</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>619345</x:v>
+        <x:v>619347</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>24</x:v>
@@ -8086,360 +8086,360 @@
       <x:c r="I109" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>619370</x:v>
+        <x:v>619367</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>619367</x:v>
+        <x:v>619366</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>619366</x:v>
+        <x:v>619368</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>619368</x:v>
+        <x:v>619369</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>619369</x:v>
+        <x:v>619371</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>619371</x:v>
+        <x:v>623651</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>623651</x:v>
+        <x:v>619370</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
@@ -8635,545 +8635,544 @@
         <x:v>609110</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>598284</x:v>
+        <x:v>633928</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>633928</x:v>
+        <x:v>598284</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>638479</x:v>
+        <x:v>633283</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I123" s="4" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="Q123" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="Q123" s="4" t="s">
+      <x:c r="R123" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="R123" s="0" t="s">
+      <x:c r="S123" s="0" t="n">
+        <x:v>638438</x:v>
+      </x:c>
+      <x:c r="T123" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="S123" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T123" s="4" t="s">
+      <x:c r="U123" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>638438</x:v>
+        <x:v>638479</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>224</x:v>
-[...2 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>611619</x:v>
+        <x:v>633927</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>225</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>633927</x:v>
+        <x:v>611619</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>629567</x:v>
+        <x:v>629563</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>629563</x:v>
+        <x:v>629566</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>629566</x:v>
+        <x:v>629567</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
@@ -9222,419 +9221,419 @@
       <x:c r="I131" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>629571</x:v>
+        <x:v>629564</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>629576</x:v>
+        <x:v>629569</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>629577</x:v>
+        <x:v>629572</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>629564</x:v>
+        <x:v>629570</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>629569</x:v>
+        <x:v>629575</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>629572</x:v>
+        <x:v>629571</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>629570</x:v>
+        <x:v>629576</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>629575</x:v>
+        <x:v>629577</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
@@ -9752,200 +9751,200 @@
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>23606</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>558145</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>619373</x:v>
+        <x:v>619372</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>619372</x:v>
+        <x:v>623652</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>623652</x:v>
+        <x:v>619373</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>80</x:v>
@@ -10433,72 +10432,72 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>592905</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>592907</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
@@ -10995,122 +10994,122 @@
         <x:v>592942</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>592941</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>592960</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
@@ -11505,73 +11504,73 @@
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>592910</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>253</x:v>
@@ -11709,73 +11708,73 @@
         <x:v>592581</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>592580</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>275</x:v>
@@ -11811,73 +11810,73 @@
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>266</x:v>
@@ -12219,73 +12218,73 @@
         <x:v>594205</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>594203</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>278</x:v>
@@ -12831,73 +12830,73 @@
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>260</x:v>
@@ -13035,73 +13034,73 @@
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>279</x:v>
@@ -13388,236 +13387,236 @@
         <x:v>285</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>592891</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>592889</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>592892</x:v>
+        <x:v>592889</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>592894</x:v>
+        <x:v>592892</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>592893</x:v>
+        <x:v>592894</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>80</x:v>
@@ -13729,63 +13728,63 @@
       <x:c r="I219" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>556133</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>155</x:v>
@@ -13862,51 +13861,51 @@
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>554860</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>155</x:v>
@@ -13923,99 +13922,99 @@
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>603401</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>454249</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
@@ -14032,51 +14031,51 @@
       <x:c r="I224" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>510674</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
@@ -14098,178 +14097,178 @@
       <x:c r="K225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>603818</x:v>
+        <x:v>454264</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>602540</x:v>
+        <x:v>603818</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>453835</x:v>
+        <x:v>602540</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>155</x:v>
@@ -14280,57 +14279,57 @@
       <x:c r="K228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>554859</x:v>
+        <x:v>453835</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -14340,118 +14339,118 @@
       <x:c r="K229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>603402</x:v>
+        <x:v>554859</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>454264</x:v>
+        <x:v>603402</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -14568,51 +14567,51 @@
       <x:c r="I233" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>596750</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41579</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
@@ -14740,123 +14739,123 @@
       <x:c r="I236" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>510673</x:v>
+        <x:v>602534</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>556130</x:v>
+        <x:v>454248</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>155</x:v>
@@ -14867,54 +14866,54 @@
       <x:c r="K238" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>554858</x:v>
+        <x:v>603399</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -14927,178 +14926,178 @@
       <x:c r="K239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>603400</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>602534</x:v>
+        <x:v>510673</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>454248</x:v>
+        <x:v>556130</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>155</x:v>
@@ -15109,51 +15108,51 @@
       <x:c r="K242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>554857</x:v>
+        <x:v>554858</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -15169,57 +15168,57 @@
       <x:c r="K243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>603399</x:v>
+        <x:v>603400</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>41578</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -15274,51 +15273,51 @@
       <x:c r="I245" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>596770</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
@@ -15460,51 +15459,51 @@
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>603816</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -15569,51 +15568,51 @@
       <x:c r="I250" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>556126</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
@@ -15750,51 +15749,51 @@
       <x:c r="I253" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>454247</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
@@ -15823,51 +15822,51 @@
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>554855</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -15929,187 +15928,187 @@
       <x:c r="H256" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>603397</x:v>
+        <x:v>602531</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>602531</x:v>
+        <x:v>510675</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>510675</x:v>
+        <x:v>554854</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -16119,395 +16118,395 @@
       <x:c r="K259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>554854</x:v>
+        <x:v>603397</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>575547</x:v>
+        <x:v>575965</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>41577</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>596776</x:v>
+        <x:v>575547</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>596777</x:v>
+        <x:v>596776</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>596778</x:v>
+        <x:v>596777</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>596779</x:v>
+        <x:v>596778</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>35408</x:v>
+        <x:v>41577</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>575965</x:v>
+        <x:v>596779</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35803</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>335</x:v>
@@ -17227,51 +17226,51 @@
       <x:c r="J278" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>602243</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -17765,51 +17764,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>558733</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -18787,51 +18786,51 @@
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>552109</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18895,51 +18894,51 @@
       <x:c r="J306" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>598895</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
@@ -19066,624 +19065,624 @@
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>626906</x:v>
+        <x:v>587898</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>358</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>587898</x:v>
+        <x:v>588515</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>588515</x:v>
+        <x:v>617130</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>358</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>617130</x:v>
+        <x:v>613000</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>613000</x:v>
+        <x:v>594150</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>397</x:v>
-[...1 lines deleted...]
-      <x:c r="H314" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>594150</x:v>
+        <x:v>587894</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>587894</x:v>
+        <x:v>594148</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>594148</x:v>
+        <x:v>587891</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>594154</x:v>
+        <x:v>587892</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>587891</x:v>
+        <x:v>626906</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>587892</x:v>
+        <x:v>594154</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -19741,51 +19740,51 @@
       <x:c r="J321" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>587889</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
@@ -20533,245 +20532,245 @@
       <x:c r="I335" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>609465</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>556775</x:v>
+        <x:v>550244</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>550244</x:v>
+        <x:v>609464</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>609464</x:v>
+        <x:v>556775</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -20916,250 +20915,250 @@
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>612070</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>596915</x:v>
+        <x:v>596920</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>596920</x:v>
+        <x:v>596909</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>596909</x:v>
+        <x:v>596912</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>596912</x:v>
+        <x:v>596915</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
@@ -21364,75 +21363,75 @@
       <x:c r="T349" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>596914</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
@@ -21556,51 +21555,51 @@
       <x:c r="J353" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>596918</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -21683,51 +21682,51 @@
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>549691</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
@@ -21742,51 +21741,51 @@
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>549730</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -21799,100 +21798,100 @@
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>549731</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>609462</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
@@ -21908,51 +21907,51 @@
       <x:c r="I359" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>609463</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
@@ -21969,51 +21968,51 @@
       <x:c r="I360" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>556773</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
@@ -22441,51 +22440,51 @@
       <x:c r="I368" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>611248</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
@@ -22589,1581 +22588,1580 @@
       <x:c r="S370" s="14" t="n">
         <x:v>560932</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>614369</x:v>
+        <x:v>604926</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>558736</x:v>
+        <x:v>549005</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>614573</x:v>
+        <x:v>556397</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>604926</x:v>
+        <x:v>552270</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>549005</x:v>
+        <x:v>608108</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>556397</x:v>
+        <x:v>602808</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>552270</x:v>
+        <x:v>601931</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>608108</x:v>
+        <x:v>614369</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>349</x:v>
-[...2 lines deleted...]
-        <x:v>350</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>602808</x:v>
+        <x:v>558736</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>459</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>601931</x:v>
+        <x:v>614573</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H381" s="0" t="s">
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>596905</x:v>
+        <x:v>627746</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>596908</x:v>
+        <x:v>611967</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>632464</x:v>
+        <x:v>596906</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>613005</x:v>
+        <x:v>630224</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>469</x:v>
-[...2 lines deleted...]
-        <x:v>470</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>623843</x:v>
+        <x:v>596905</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>632703</x:v>
+        <x:v>596908</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>596893</x:v>
+        <x:v>632464</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="H388" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>596897</x:v>
+        <x:v>613005</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>596904</x:v>
+        <x:v>623842</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>611967</x:v>
+        <x:v>596900</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>596906</x:v>
+        <x:v>596903</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>469</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>630224</x:v>
+        <x:v>537199</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>469</x:v>
-[...2 lines deleted...]
-        <x:v>470</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>623842</x:v>
+        <x:v>632703</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>596900</x:v>
+        <x:v>596893</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>596903</x:v>
+        <x:v>596897</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
-        <x:v>480</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>537199</x:v>
+        <x:v>596904</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>627746</x:v>
+        <x:v>623843</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
@@ -24178,51 +24176,51 @@
       <x:c r="M398" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>623844</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24307,75 +24305,75 @@
       <x:c r="S400" s="14" t="n">
         <x:v>599403</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>596895</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
@@ -24513,51 +24511,51 @@
       <x:c r="M404" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>623839</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -24570,51 +24568,51 @@
       <x:c r="M405" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>623840</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -24629,51 +24627,51 @@
       <x:c r="M406" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>623841</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24733,68 +24731,68 @@
       <x:c r="J408" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>608349</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>24231</x:v>
@@ -24813,82 +24811,82 @@
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>632485</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="Q410" s="16" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="R410" s="14" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>596894</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -25182,114 +25180,114 @@
       <x:c r="J416" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>554787</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>538396</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>39</x:v>
@@ -25897,51 +25895,51 @@
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>448097</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
@@ -26273,514 +26271,517 @@
       <x:c r="S434" s="14" t="n">
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>556784</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>550203</x:v>
+        <x:v>602689</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H437" s="0" t="s">
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>603945</x:v>
+        <x:v>620902</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>500942</x:v>
+        <x:v>524069</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>605632</x:v>
+        <x:v>547069</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>605635</x:v>
+        <x:v>617511</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>609479</x:v>
+        <x:v>541503</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>547067</x:v>
+        <x:v>541507</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -26790,1375 +26791,1372 @@
       <x:c r="K443" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>547068</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>602688</x:v>
+        <x:v>550198</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>602689</x:v>
+        <x:v>550199</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>620902</x:v>
+        <x:v>552692</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>507</x:v>
-[...2 lines deleted...]
-        <x:v>508</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>524069</x:v>
+        <x:v>617348</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>547069</x:v>
+        <x:v>498668</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>617511</x:v>
+        <x:v>547674</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>541503</x:v>
+        <x:v>603944</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>541507</x:v>
+        <x:v>550201</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>602686</x:v>
+        <x:v>605634</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>550198</x:v>
+        <x:v>604613</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>37</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>550199</x:v>
+        <x:v>547544</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>552692</x:v>
+        <x:v>547675</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>617348</x:v>
+        <x:v>605967</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>498668</x:v>
+        <x:v>500930</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>547674</x:v>
+        <x:v>503476</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H459" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>603944</x:v>
+        <x:v>605633</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>550201</x:v>
+        <x:v>550203</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>605634</x:v>
+        <x:v>556784</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>604613</x:v>
+        <x:v>603945</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>547544</x:v>
+        <x:v>547067</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>547675</x:v>
+        <x:v>547068</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H465" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>605967</x:v>
+        <x:v>500942</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>39</x:v>
@@ -28169,3036 +28167,3043 @@
       <x:c r="K466" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>500930</x:v>
+        <x:v>605632</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H467" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>503476</x:v>
+        <x:v>605635</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>605633</x:v>
+        <x:v>609479</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>541918</x:v>
+        <x:v>597524</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>597526</x:v>
+        <x:v>597527</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>597529</x:v>
+        <x:v>543691</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s"/>
-      <x:c r="F472" s="14" t="s"/>
+      <x:c r="E472" s="14" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F472" s="14" t="s">
+        <x:v>411</x:v>
+      </x:c>
       <x:c r="G472" s="14" t="s">
-        <x:v>534</x:v>
-[...1 lines deleted...]
-      <x:c r="H472" s="14" t="s"/>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H472" s="14" t="s">
+        <x:v>359</x:v>
+      </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>597532</x:v>
+        <x:v>583833</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="Q473" s="4" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="R473" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="Q473" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>597519</x:v>
+        <x:v>597514</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>597535</x:v>
+        <x:v>597517</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>597538</x:v>
+        <x:v>597520</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
-      <x:c r="E476" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E476" s="14" t="s"/>
+      <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>358</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>583834</x:v>
+        <x:v>597530</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>597506</x:v>
+        <x:v>597533</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>597512</x:v>
+        <x:v>597590</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>543691</x:v>
+        <x:v>597510</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
-      <x:c r="E480" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E480" s="14" t="s"/>
+      <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>583833</x:v>
+        <x:v>541918</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>597514</x:v>
+        <x:v>597526</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>597517</x:v>
+        <x:v>597529</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>597520</x:v>
+        <x:v>597532</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>597530</x:v>
+        <x:v>597519</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>597533</x:v>
+        <x:v>597535</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>597590</x:v>
+        <x:v>597538</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
+      <x:c r="E487" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F487" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H487" s="0" t="s">
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>597510</x:v>
+        <x:v>583834</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>358</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>606234</x:v>
+        <x:v>597506</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>597504</x:v>
+        <x:v>597512</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>597507</x:v>
+        <x:v>597501</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>597501</x:v>
+        <x:v>588521</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>588521</x:v>
+        <x:v>616047</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="Q493" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="R493" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="S493" s="0" t="n">
+        <x:v>572005</x:v>
+      </x:c>
+      <x:c r="T493" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="Q493" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>572005</x:v>
+        <x:v>597516</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>597516</x:v>
+        <x:v>597518</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>597518</x:v>
+        <x:v>597521</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>597521</x:v>
+        <x:v>597523</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>597523</x:v>
+        <x:v>597531</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>597531</x:v>
+        <x:v>597534</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>597534</x:v>
+        <x:v>597536</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>597536</x:v>
+        <x:v>597537</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>597537</x:v>
+        <x:v>597539</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>597539</x:v>
+        <x:v>597591</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>597591</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H505" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>543688</x:v>
+        <x:v>540881</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>540881</x:v>
+        <x:v>597503</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>597503</x:v>
+        <x:v>597505</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>597505</x:v>
+        <x:v>597508</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>597508</x:v>
+        <x:v>597509</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>597509</x:v>
+        <x:v>597511</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H511" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>597511</x:v>
+        <x:v>628812</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>628812</x:v>
+        <x:v>597522</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>597522</x:v>
+        <x:v>597525</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>597525</x:v>
+        <x:v>597528</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>597528</x:v>
+        <x:v>543689</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="H516" s="14" t="s"/>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s">
+        <x:v>359</x:v>
+      </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>543689</x:v>
+        <x:v>606234</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="I517" s="4" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="Q517" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="Q517" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>597524</x:v>
+        <x:v>597504</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="Q518" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="Q518" s="16" t="s">
+      <x:c r="R518" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="R518" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>597527</x:v>
+        <x:v>597507</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>613004</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="U519" s="4" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
@@ -31211,51 +31216,51 @@
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>597502</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>22499</x:v>
@@ -31265,51 +31270,51 @@
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>597513</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>27</x:v>
@@ -31322,51 +31327,51 @@
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>597515</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>22499</x:v>