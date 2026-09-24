--- v5 (2026-09-24)
+++ v6 (2026-09-24)
@@ -1604,116 +1604,116 @@
   <x:si>
     <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels technologiques et environnementaux</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durables</x:t>
   </x:si>
   <x:si>
     <x:t>Travail matériau</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers des services à l'environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pollution atmosphérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
   </x:si>
   <x:si>
     <x:t>INHNI</x:t>
   </x:si>
   <x:si>
     <x:t>94800</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 2</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/09/2025 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>BTS métiers des services à l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen Qualité Sécurité Environnement</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac techno sciences et technologies de l'industrie et du développement durable énergie et environnement</x:t>
@@ -1724,143 +1724,143 @@
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent de la Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIGUES CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Janetti</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent de la Méditerranée</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Apollinaire</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
@@ -2108,63 +2108,63 @@
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Analyser un AT (accident du travail) grâce à la méthode de l'arbre des causes</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des risques et vigilance partagée</x:t>
   </x:si>
   <x:si>
     <x:t>Améliorer sa démarche de gestion des entreprises extérieures - Plan de prévention - PRA006</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité intervention extérieure</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
@@ -9937,143 +9937,143 @@
       <x:c r="S130" s="14" t="n">
         <x:v>633416</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>639795</x:v>
+        <x:v>632818</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>632818</x:v>
+        <x:v>633414</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -10086,57 +10086,57 @@
       <x:c r="K133" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>633414</x:v>
+        <x:v>639795</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
@@ -10818,132 +10818,132 @@
       <x:c r="C146" s="15" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>628555</x:v>
+        <x:v>628559</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>628559</x:v>
+        <x:v>628555</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -12190,109 +12190,109 @@
         <x:v>170</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>638684</x:v>
+        <x:v>620042</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>620042</x:v>
+        <x:v>638684</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -15485,124 +15485,124 @@
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>626279</x:v>
+        <x:v>640184</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>640184</x:v>
+        <x:v>626279</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
@@ -17962,605 +17962,605 @@
       <x:c r="S280" s="14" t="n">
         <x:v>575967</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I281" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="J281" s="0" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>607273</x:v>
+        <x:v>571046</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s"/>
+      <x:c r="I282" s="16" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="J282" s="14" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>581591</x:v>
+        <x:v>548692</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>571046</x:v>
+        <x:v>601752</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="P284" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="P284" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>548692</x:v>
+        <x:v>548691</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>601752</x:v>
+        <x:v>605100</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>523</x:v>
-[...1 lines deleted...]
-      <x:c r="H286" s="14" t="s"/>
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s">
+        <x:v>526</x:v>
+      </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>548691</x:v>
+        <x:v>607273</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>605100</x:v>
+        <x:v>581591</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="U287" s="4" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>592320</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>572335</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>624498</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>225</x:v>
@@ -18831,219 +18831,219 @@
         <x:v>551</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>594401</x:v>
+        <x:v>594405</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="Q297" s="4" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="R297" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q297" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>594407</x:v>
+        <x:v>594412</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="Q298" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="Q298" s="16" t="s">
+      <x:c r="R298" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="R298" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>594413</x:v>
+        <x:v>594418</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="I299" s="4" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="Q299" s="4" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>594392</x:v>
+        <x:v>594401</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>564</x:v>
@@ -19051,213 +19051,213 @@
       <x:c r="J300" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>594396</x:v>
+        <x:v>594407</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="I301" s="4" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="Q301" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="Q301" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>594403</x:v>
+        <x:v>594413</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="Q302" s="16" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="R302" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="Q302" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>594406</x:v>
+        <x:v>594392</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="Q303" s="4" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>594409</x:v>
+        <x:v>594396</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>574</x:v>
@@ -19265,213 +19265,213 @@
       <x:c r="J304" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>594424</x:v>
+        <x:v>594403</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>594405</x:v>
+        <x:v>594406</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>594412</x:v>
+        <x:v>594409</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>594418</x:v>
+        <x:v>594424</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>583</x:v>
@@ -20467,78 +20467,78 @@
         <x:v>222</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>594423</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>594425</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -20571,136 +20571,136 @@
         <x:v>635</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>594427</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>594385</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>594391</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>161</x:v>
@@ -20785,81 +20785,81 @@
         <x:v>583</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>594383</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>594384</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
@@ -20892,353 +20892,353 @@
         <x:v>607</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>594386</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>594379</x:v>
+        <x:v>594381</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>594380</x:v>
+        <x:v>594387</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>594388</x:v>
+        <x:v>594389</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>594381</x:v>
+        <x:v>594379</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>594387</x:v>
+        <x:v>594380</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>594389</x:v>
+        <x:v>594388</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>544</x:v>
@@ -21592,75 +21592,75 @@
         <x:v>592885</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>592873</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>653</x:v>
@@ -22303,51 +22303,51 @@
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>637368</x:v>
+        <x:v>637373</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>434</x:v>
@@ -22356,103 +22356,103 @@
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>637373</x:v>
+        <x:v>637376</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="U362" s="16" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>637376</x:v>
+        <x:v>637368</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">