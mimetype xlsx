--- v4 (2026-08-08)
+++ v5 (2026-09-23)
@@ -197,62 +197,62 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire de l'art parcours histoire de l'art moderne et contemporain</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Licence mention histoire de l'art et archéologie parcours histoire de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire de l'art et archéologie parcours archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention histoire de l'art et archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la dorure décorative</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
@@ -311,60 +311,60 @@
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen marché de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>04/19/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1056,51 +1056,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>592830</x:v>
+        <x:v>592831</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>41176</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1110,51 +1110,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>592831</x:v>
+        <x:v>592830</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40546</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
@@ -1280,51 +1280,51 @@
       <x:c r="J8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>592788</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>54</x:v>
@@ -1696,51 +1696,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>567470</x:v>
+        <x:v>587692</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>77</x:v>
@@ -1748,51 +1748,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>587692</x:v>
+        <x:v>567470</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 