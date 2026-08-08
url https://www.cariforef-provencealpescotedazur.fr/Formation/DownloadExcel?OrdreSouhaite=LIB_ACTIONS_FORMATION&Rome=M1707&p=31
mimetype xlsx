--- v2 (2026-08-08)
+++ v3 (2026-08-08)
@@ -389,224 +389,224 @@
   <x:si>
     <x:t>01/01/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>GROUPE MY BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>GROUPE MY BS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial</x:t>
   </x:si>
   <x:si>
+    <x:t>École Pigier Marseille (cours Messidoro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
-    <x:t>École Pigier Marseille (cours Messidoro)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Promotion Echanges Internationaux</x:t>
   </x:si>
   <x:si>
     <x:t>GPEI</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
@@ -947,62 +947,62 @@
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Paiement international</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Développement Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Développer l’activité commerciale par les réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028 00:00:00</x:t>
@@ -1241,68 +1241,68 @@
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
@@ -1325,59 +1325,59 @@
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>A3fa</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>A3fa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
@@ -1421,68 +1421,68 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>Iscod</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager de la performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
@@ -1604,161 +1604,161 @@
   <x:si>
     <x:t>ESCAET</x:t>
   </x:si>
   <x:si>
     <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Transport international marchandise</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial</x:t>
   </x:si>
   <x:si>
+    <x:t>École Tunon - Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
     <x:t>EMD École de management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD Ecole de management</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>École Tunon - Marseille</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">manager du développement commercial </x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion commerciale achats</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/11/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+    <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing et stratégie</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement dans la filière vins et spiritueux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
@@ -2033,65 +2033,65 @@
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement et pratique du crédit documentaire</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionner son accueil et ses techniques de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2025 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School - Antenne Toulon</x:t>
@@ -2147,56 +2147,56 @@
   <x:si>
     <x:t>M2i Skills</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation international business (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation management commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de développement commercial</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
@@ -2261,54 +2261,54 @@
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Win Sport School Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Sully</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Technique Louis Pasteur</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Lycée Sully</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
@@ -3777,586 +3777,586 @@
       <x:c r="T13" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>591884</x:v>
+        <x:v>591887</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>591887</x:v>
+        <x:v>591884</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>614691</x:v>
+        <x:v>607667</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>609199</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>607667</x:v>
+        <x:v>614691</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>609201</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>607695</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>556618</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
@@ -4373,51 +4373,51 @@
         <x:v>130</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
@@ -4430,273 +4430,273 @@
       <x:c r="S24" s="14" t="n">
         <x:v>556531</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>609200</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>556562</x:v>
+        <x:v>550541</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>556652</x:v>
+        <x:v>556562</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>550541</x:v>
+        <x:v>556652</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -4728,204 +4728,204 @@
         <x:v>602010</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>635281</x:v>
+        <x:v>615940</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>615940</x:v>
+        <x:v>635281</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -4935,51 +4935,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>624499</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5010,87 +5010,87 @@
       <x:c r="S34" s="14" t="n">
         <x:v>628691</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>615939</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5103,280 +5103,280 @@
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>615941</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>624500</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>599178</x:v>
+        <x:v>601590</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="Q39" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>601590</x:v>
+        <x:v>599178</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>601591</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -5392,51 +5392,51 @@
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>601146</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5449,105 +5449,105 @@
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>581790</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>591882</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5560,108 +5560,108 @@
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>591883</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>605215</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -5816,146 +5816,146 @@
       <x:c r="T48" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>605214</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>605213</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -6161,90 +6161,90 @@
       <x:c r="R54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>478408</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>592538</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
@@ -6335,201 +6335,200 @@
         <x:v>607314</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>607315</x:v>
+        <x:v>599654</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>208</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>599654</x:v>
+        <x:v>607315</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>589814</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -6630,113 +6629,113 @@
       <x:c r="S62" s="14" t="n">
         <x:v>623611</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>603644</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -6746,54 +6745,54 @@
       <x:c r="S64" s="14" t="n">
         <x:v>589809</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -6922,132 +6921,132 @@
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>628318</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>628321</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
@@ -7131,51 +7130,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>584184</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -7866,125 +7865,125 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>628339</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>630083</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34573</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>634258</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>278</x:v>
@@ -8303,110 +8302,110 @@
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>559255</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>632637</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>95</x:v>
@@ -8458,100 +8457,100 @@
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>635514</x:v>
+        <x:v>617457</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>617457</x:v>
+        <x:v>635514</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>66</x:v>
@@ -8566,508 +8565,508 @@
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>617391</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>617452</x:v>
+        <x:v>617393</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>617453</x:v>
+        <x:v>635513</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>617455</x:v>
+        <x:v>617452</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>617458</x:v>
+        <x:v>617453</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>635512</x:v>
+        <x:v>617455</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>607241</x:v>
+        <x:v>617458</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>617460</x:v>
+        <x:v>635512</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>617393</x:v>
+        <x:v>607241</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>635513</x:v>
+        <x:v>617460</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
@@ -9125,51 +9124,51 @@
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>617388</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
@@ -9395,51 +9394,51 @@
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>603083</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -9449,51 +9448,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41194</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -9522,125 +9521,125 @@
         <x:v>184</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>615885</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34530</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>570549</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34285</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>537370</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
@@ -10385,390 +10384,390 @@
       <x:c r="K132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>525429</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="U132" s="16" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>477935</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>589590</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>525432</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="U138" s="16" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -10778,51 +10777,51 @@
       <x:c r="M139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -10832,51 +10831,51 @@
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -10886,54 +10885,54 @@
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="U141" s="4" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
@@ -11058,114 +11057,114 @@
       <x:c r="K144" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>553079</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
@@ -11350,93 +11349,93 @@
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>592540</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>632386</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
@@ -11483,203 +11482,204 @@
         <x:v>635188</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>628184</x:v>
+        <x:v>628219</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>628197</x:v>
+        <x:v>628184</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>628219</x:v>
+        <x:v>628197</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -12162,51 +12162,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -12290,148 +12290,148 @@
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>599055</x:v>
+        <x:v>608659</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -12440,393 +12440,393 @@
       <x:c r="K168" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>599056</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>623615</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>608659</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
@@ -13034,51 +13034,51 @@
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>555962</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -13213,51 +13213,51 @@
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>555961</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
@@ -13577,55 +13577,55 @@
         <x:v>628980</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -13721,51 +13721,51 @@
       <x:c r="I190" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
@@ -13810,189 +13810,189 @@
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>628326</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>622093</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>597479</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
@@ -14042,147 +14042,147 @@
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>599646</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -14206,298 +14206,298 @@
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="Q199" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="Q199" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>596820</x:v>
+        <x:v>592526</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>592526</x:v>
+        <x:v>620393</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>41302</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P201" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="Q201" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="R201" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="P201" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>620393</x:v>
+        <x:v>596820</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>592529</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>529943</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
@@ -14564,162 +14564,162 @@
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>592527</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>592528</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>592530</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
@@ -14732,111 +14732,111 @@
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>632376</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>624501</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
@@ -14907,226 +14907,226 @@
       <x:c r="G211" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>609844</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>589686</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>589688</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
@@ -15139,51 +15139,51 @@
       <x:c r="E215" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>573879</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -15198,51 +15198,51 @@
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>536214</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
@@ -15337,51 +15337,51 @@
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>608406</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -15408,1077 +15408,1077 @@
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>608408</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>36149</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>500292</x:v>
+        <x:v>573882</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>34994</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>601434</x:v>
+        <x:v>555032</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>41966</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>623614</x:v>
+        <x:v>600151</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-        <x:v>187</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>554359</x:v>
+        <x:v>600152</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>603564</x:v>
+        <x:v>600167</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>536215</x:v>
+        <x:v>500292</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>554351</x:v>
+        <x:v>601434</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>34994</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>529</x:v>
-[...2 lines deleted...]
-        <x:v>530</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>34054</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>555032</x:v>
+        <x:v>536215</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H228" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>600151</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H229" s="0" t="s">
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>600152</x:v>
+        <x:v>554359</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>356</x:v>
-[...1 lines deleted...]
-      <x:c r="H230" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>600167</x:v>
+        <x:v>554351</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>573882</x:v>
+        <x:v>603564</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>550947</x:v>
+        <x:v>550949</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>550949</x:v>
+        <x:v>535018</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>535018</x:v>
+        <x:v>550947</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>535019</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>550951</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
@@ -16493,108 +16493,108 @@
         <x:v>540</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>535016</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
@@ -16609,167 +16609,167 @@
         <x:v>540</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>535017</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>535021</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>551051</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
@@ -16782,51 +16782,51 @@
       <x:c r="G243" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>551053</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
@@ -16838,51 +16838,51 @@
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>549744</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
@@ -16895,51 +16895,51 @@
       <x:c r="E245" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>549745</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
@@ -17382,51 +17382,51 @@
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>608409</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>524</x:v>
@@ -17503,51 +17503,51 @@
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>590109</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -18188,133 +18188,133 @@
         <x:v>578390</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>608667</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>608668</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
@@ -18862,51 +18862,51 @@
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>510523</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>41688</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>582</x:v>
@@ -18983,51 +18983,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>582</x:v>
@@ -19214,51 +19214,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>592005</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -19271,51 +19271,51 @@
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>599890</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -19438,51 +19438,51 @@
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>31837</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>513366</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -19552,51 +19552,51 @@
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>506025</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
@@ -19688,139 +19688,139 @@
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>553085</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>592069</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>592070</x:v>
+        <x:v>592069</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
@@ -19993,51 +19993,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
@@ -20050,51 +20050,51 @@
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
@@ -20104,51 +20104,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>635311</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
@@ -20163,51 +20163,51 @@
       <x:c r="G302" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
@@ -20220,51 +20220,51 @@
       <x:c r="G303" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>575876</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
@@ -20279,51 +20279,51 @@
       <x:c r="G304" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>575877</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
@@ -20950,94 +20950,94 @@
         <x:v>102</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>606896</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>615806</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
@@ -21048,69 +21048,69 @@
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>562535</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
@@ -21173,51 +21173,51 @@
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>634465</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -21227,273 +21227,273 @@
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>526914</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>598318</x:v>
+        <x:v>598320</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>598320</x:v>
+        <x:v>476402</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>476402</x:v>
+        <x:v>526916</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>526916</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -21931,192 +21931,192 @@
         <x:v>628977</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>558045</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>608679</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
@@ -22480,96 +22480,96 @@
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>608415</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>21551</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>635340</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
@@ -22579,51 +22579,51 @@
       <x:c r="G345" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>550989</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
@@ -22638,108 +22638,108 @@
         <x:v>540</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>534853</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>550988</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
@@ -22811,51 +22811,51 @@
       <x:c r="G349" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>550990</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
@@ -22870,108 +22870,108 @@
         <x:v>540</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>534949</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>550991</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
@@ -22986,51 +22986,51 @@
         <x:v>540</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>550994</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
@@ -23043,167 +23043,167 @@
       <x:c r="G353" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>534951</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>534953</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>550992</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
@@ -23218,51 +23218,51 @@
         <x:v>540</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>550995</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
@@ -23275,239 +23275,239 @@
       <x:c r="G357" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>550993</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>617122</x:v>
+        <x:v>617121</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>617121</x:v>
+        <x:v>617122</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>592574</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -23523,112 +23523,112 @@
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>608060</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>609182</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -23705,111 +23705,111 @@
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>608799</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>609183</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>583</x:v>
@@ -23820,57 +23820,57 @@
       <x:c r="K366" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>601013</x:v>
+        <x:v>590092</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
@@ -23880,57 +23880,57 @@
       <x:c r="K367" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>590092</x:v>
+        <x:v>601013</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>699</x:v>
@@ -23947,51 +23947,51 @@
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>603513</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -24086,87 +24086,87 @@
       <x:c r="S370" s="14" t="n">
         <x:v>590086</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>592561</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -24179,105 +24179,105 @@
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>635286</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
@@ -24310,84 +24310,84 @@
       <x:c r="S374" s="14" t="n">
         <x:v>603545</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>607729</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -24399,51 +24399,51 @@
       <x:c r="I376" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
@@ -24468,218 +24468,218 @@
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>560765</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>560767</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>607712</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
@@ -24809,51 +24809,51 @@
       <x:c r="I383" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>552682</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
@@ -24868,51 +24868,51 @@
       <x:c r="I384" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>552683</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
@@ -24934,159 +24934,159 @@
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>597167</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>597168</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>632490</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -25218,157 +25218,157 @@
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>537646</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>41114</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>592844</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>529938</x:v>
+        <x:v>592844</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -25425,304 +25425,302 @@
         <x:v>356</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>601435</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>522</x:v>
-[...2 lines deleted...]
-        <x:v>523</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>609622</x:v>
+        <x:v>552594</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>731</x:v>
-[...1 lines deleted...]
-      <x:c r="H396" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I396" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>548484</x:v>
+        <x:v>546276</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>37849</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>546276</x:v>
+        <x:v>548484</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>37849</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>433</x:v>
-[...1 lines deleted...]
-      <x:c r="H398" s="14" t="s"/>
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H398" s="14" t="s">
+        <x:v>523</x:v>
+      </x:c>
       <x:c r="I398" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>552594</x:v>
+        <x:v>609622</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -25812,134 +25810,134 @@
       <x:c r="S400" s="14" t="n">
         <x:v>552927</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>606978</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>601343</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
@@ -25967,152 +25965,152 @@
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>600168</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>549528</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>560139</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
@@ -26213,55 +26211,55 @@
         <x:v>578835</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -26271,75 +26269,75 @@
       <x:c r="S408" s="14" t="n">
         <x:v>547463</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>547467</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
@@ -26872,51 +26870,51 @@
       <x:c r="M419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>606172</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -26929,51 +26927,51 @@
       <x:c r="M420" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>614514</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -27158,51 +27156,51 @@
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>605507</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -27468,151 +27466,150 @@
         <x:v>600463</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>763</x:v>
-[...1 lines deleted...]
-      <x:c r="H430" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H430" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="I430" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>607477</x:v>
+        <x:v>602445</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-        <x:v>187</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>602445</x:v>
+        <x:v>607477</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>427</x:v>
@@ -27750,96 +27747,96 @@
       <x:c r="M434" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>604831</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>607476</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
@@ -28149,51 +28146,51 @@
       <x:c r="M441" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>616487</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -28260,51 +28257,51 @@
       <x:c r="M443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>635317</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -28552,51 +28549,51 @@
       <x:c r="M448" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>549022</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -28725,51 +28722,51 @@
       <x:c r="M451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>607975</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -28836,51 +28833,51 @@
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>549298</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -29133,78 +29130,78 @@
       <x:c r="S458" s="14" t="n">
         <x:v>555192</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>616687</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
@@ -29226,105 +29223,105 @@
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>597170</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>597171</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -29358,250 +29355,250 @@
       <x:c r="T462" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>600153</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>546034</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>601436</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>546322</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>242</x:v>