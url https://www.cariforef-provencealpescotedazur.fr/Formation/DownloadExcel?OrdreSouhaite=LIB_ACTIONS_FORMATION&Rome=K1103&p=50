--- v3 (2026-05-13)
+++ v4 (2026-05-13)
@@ -25085,112 +25085,112 @@
       <x:c r="K419" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>614993</x:v>
+        <x:v>579048</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>579048</x:v>
+        <x:v>614993</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>