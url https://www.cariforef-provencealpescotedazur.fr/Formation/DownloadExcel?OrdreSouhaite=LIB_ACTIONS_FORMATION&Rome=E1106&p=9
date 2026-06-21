--- v4 (2026-06-21)
+++ v5 (2026-06-21)
@@ -386,128 +386,128 @@
   <x:si>
     <x:t>Journaliste web</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud|Mediaschool Est-Sud - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste web (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste web spécialisation journalisme d'informations générales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
+    <x:t>Journalisme multimédia</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Journalisme multimédia</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Journaliste web spécialisation journalisme sportif (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Les essentiels des outils de communication - PAO &amp; WEB -</x:t>
   </x:si>
   <x:si>
     <x:t>Formaltic</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation travail</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>LUYNES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence mention administration économique et sociale parcours administration des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration économique et sociale parcours entreprise et administration des PME-PMO</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Science politique</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention humanités parcours lettres classiques</x:t>
@@ -692,65 +692,65 @@
   <x:si>
     <x:t>Institution européenne</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours coopération euro-méditerranéennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours métiers des politiques et des programmes européens</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire, civilisations, patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>master mention information et médiation scientifique et technique</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
-    <x:t>13288</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours information scientifique et médiation en environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours journalisme environnemental et de la transition</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours veille technologique et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>master mention information, communication</x:t>
@@ -785,59 +785,59 @@
   <x:si>
     <x:t>master mention journalisme</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention journalisme parcours journalisme</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études hispaniques et latino-américaines</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études interculturelles franco-allemandes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études italiennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études portugaises et brésiliennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études slaves</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention lettres</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention lettres</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention lettres parcours monde du livre</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention lettres parcours recherche et concours</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>master mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention science politique Parcours politiques européennes</x:t>
   </x:si>
   <x:si>
     <x:t>Institut d'Etudes Politiques</x:t>
@@ -875,57 +875,57 @@
   <x:si>
     <x:t>La Compagnie de Formation - Pigier|La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser une News letter</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Lettre électronique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rédiger des contenus web</x:t>
   </x:si>
   <x:si>
     <x:t>Rédaction message électronique</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tournage MOJO (journalisme mobile)</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Webmarketing avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Agence DM</x:t>
   </x:si>
@@ -2664,266 +2664,266 @@
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>590734</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38935</x:v>
+        <x:v>37077</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>550924</x:v>
+        <x:v>535014</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>37077</x:v>
+        <x:v>38935</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>46323</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>535014</x:v>
+        <x:v>550924</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38935</x:v>
+        <x:v>37077</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46323</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>550925</x:v>
+        <x:v>535015</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37077</x:v>
+        <x:v>38935</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>46323</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>535015</x:v>
+        <x:v>550925</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>46</x:v>
@@ -3006,141 +3006,141 @@
       <x:c r="R28" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>595419</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="R29" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>595420</x:v>
+        <x:v>595418</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>595418</x:v>
+        <x:v>595420</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -3150,54 +3150,54 @@
       <x:c r="J31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>575853</x:v>
+        <x:v>575855</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
@@ -3209,54 +3209,54 @@
       <x:c r="J32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>575855</x:v>
+        <x:v>575853</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -3266,51 +3266,51 @@
       <x:c r="J33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>575655</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -3491,51 +3491,51 @@
       <x:c r="J37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>575779</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
@@ -3574,81 +3574,81 @@
       <x:c r="R38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>580410</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>597428</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -3796,81 +3796,81 @@
       <x:c r="R42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>592380</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>592381</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
@@ -3996,51 +3996,51 @@
       <x:c r="J46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>581318</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4053,51 +4053,51 @@
       <x:c r="J47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>575726</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
@@ -4112,51 +4112,51 @@
       <x:c r="J48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>575727</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4285,51 +4285,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>575728</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -4455,105 +4455,105 @@
       <x:c r="J54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>581255</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38183</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>597418</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -4623,51 +4623,51 @@
       <x:c r="J57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>575733</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
@@ -5180,51 +5180,51 @@
       <x:c r="J67" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>575527</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
@@ -5394,128 +5394,128 @@
         <x:v>196</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>575798</x:v>
+        <x:v>575799</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>575799</x:v>
+        <x:v>575798</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -5581,51 +5581,51 @@
       <x:c r="J74" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>575529</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -5638,51 +5638,51 @@
       <x:c r="J75" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>575530</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
@@ -5697,51 +5697,51 @@
       <x:c r="J76" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -5754,51 +5754,51 @@
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>620384</x:v>
+        <x:v>592105</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
@@ -5811,273 +5811,273 @@
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>592105</x:v>
+        <x:v>620384</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>597250</x:v>
+        <x:v>597251</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>597251</x:v>
+        <x:v>597252</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>597252</x:v>
+        <x:v>597253</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>597253</x:v>
+        <x:v>597250</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -6541,51 +6541,51 @@
       <x:c r="J91" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>597259</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
@@ -6712,51 +6712,51 @@
       <x:c r="J94" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>574900</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -6885,51 +6885,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>574902</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -6944,51 +6944,51 @@
       <x:c r="J98" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>574903</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38173</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -7222,51 +7222,51 @@
       <x:c r="J103" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>575707</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
@@ -7281,51 +7281,51 @@
       <x:c r="J104" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>575708</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7338,51 +7338,51 @@
       <x:c r="J105" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>575709</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
@@ -7397,51 +7397,51 @@
       <x:c r="J106" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>575710</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7454,182 +7454,181 @@
       <x:c r="J107" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>575711</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>592116</x:v>
+        <x:v>603924</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>603924</x:v>
+        <x:v>592116</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>67</x:v>
@@ -7682,51 +7681,51 @@
       <x:c r="J111" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>575541</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
@@ -7741,51 +7740,51 @@
       <x:c r="J112" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>574777</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -7909,51 +7908,51 @@
       <x:c r="J115" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>590758</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -8120,153 +8119,153 @@
       <x:c r="K119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>578338</x:v>
+        <x:v>578341</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>578340</x:v>
+        <x:v>578338</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>578341</x:v>
+        <x:v>578340</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>265</x:v>
@@ -8324,110 +8323,110 @@
       <x:c r="K123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>15033</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>578342</x:v>
+        <x:v>578345</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>15033</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>578345</x:v>
+        <x:v>578342</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>