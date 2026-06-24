--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -572,84 +572,84 @@
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
@@ -5020,614 +5020,615 @@
       <x:c r="T53" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="H54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>515193</x:v>
+        <x:v>510957</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>496648</x:v>
+        <x:v>552310</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>549480</x:v>
+        <x:v>552311</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>506611</x:v>
+        <x:v>598949</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>510957</x:v>
+        <x:v>614686</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>552310</x:v>
+        <x:v>607307</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>552311</x:v>
+        <x:v>496648</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>598949</x:v>
+        <x:v>549480</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>614686</x:v>
+        <x:v>506611</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>607307</x:v>
+        <x:v>515193</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -6134,78 +6135,78 @@
       <x:c r="S72" s="14" t="n">
         <x:v>601170</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>545150</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
@@ -6549,76 +6550,76 @@
         <x:v>549122</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>558035</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
@@ -6900,112 +6901,112 @@
         <x:v>503857</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>527005</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7076,134 +7077,134 @@
       <x:c r="S88" s="14" t="n">
         <x:v>511085</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>552266</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>552312</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
@@ -7778,75 +7779,75 @@
       <x:c r="S100" s="14" t="n">
         <x:v>499344</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>496642</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
@@ -8308,76 +8309,76 @@
         <x:v>500508</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>605208</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
@@ -8603,54 +8604,54 @@
       <x:c r="S114" s="14" t="n">
         <x:v>553822</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10550,51 +10551,51 @@
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -11553,75 +11554,75 @@
       <x:c r="S164" s="14" t="n">
         <x:v>548695</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>605207</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
@@ -12087,76 +12088,76 @@
         <x:v>515225</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>496645</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
@@ -13146,76 +13147,76 @@
         <x:v>548696</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>605209</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
@@ -13620,78 +13621,78 @@
         <x:v>511084</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>607866</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
@@ -13742,51 +13743,51 @@
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -13796,75 +13797,75 @@
       <x:c r="S202" s="14" t="n">
         <x:v>556216</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>554758</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
@@ -14030,75 +14031,75 @@
       <x:c r="S206" s="14" t="n">
         <x:v>599825</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>607283</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
@@ -14126,51 +14127,51 @@
       <x:c r="M208" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>559225</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19397,51 +19398,51 @@
       <x:c r="M300" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>628403</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>41735</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>