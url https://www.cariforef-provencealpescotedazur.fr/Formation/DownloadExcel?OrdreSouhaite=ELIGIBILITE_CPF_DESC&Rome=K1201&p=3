--- v5 (2026-08-24)
+++ v6 (2026-08-24)
@@ -695,146 +695,146 @@
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Coopératif Provence Alpes Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CCPAM</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention intervention et développement social parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
+    <x:t>02/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours ingénierie et ergonomie du mouvement humain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activité physique et sportive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours bio-ingénierie des tissus et des implants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avenir et Ambition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences sanitaires et sociales parcours plurisciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autisme, TSA avec TDI modéré à sévère : Enseigner des comportements sociaux adaptés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edi Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Action sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention intervention et développement social parcours compétences complémentaires en informatique</x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours handicap et santé</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention intervention sociale : accompagnement de publics spécifiques parcours développement et médiation linguistiques en langue des signes</x:t>
   </x:si>
   <x:si>
     <x:t>Intervention sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
@@ -1241,50 +1241,104 @@
   <x:si>
     <x:t>Diplôme d'Etat d'assistant de service social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services et prestations des secteurs sanitaire et social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
+    <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Provence Alpes Côte d'Azur Corse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRF PACA CORSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS services et prestations des secteurs sanitaire et social module relations usagers clients séniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFLETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giapats - CFA Régional Métiers du Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Sévigné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>TDAH Adulte : Démarche étape par étape pour l’évaluation psychologique/neuropsychologique</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Evaluation PEP-3 pour enfants (à partir de 2 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animacoop - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Ressources des Hauts Pays Alpins</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
@@ -1346,111 +1400,57 @@
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Répondre aux enjeux du dispositif Serafin-PH</x:t>
   </x:si>
   <x:si>
-    <x:t>03/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t>06/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme universitaire protection de l'enfance</x:t>
   </x:si>
@@ -6034,1409 +6034,1409 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>571063</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>36939</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>630342</x:v>
+        <x:v>630210</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>39539</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>622077</x:v>
+        <x:v>630213</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>39539</x:v>
+        <x:v>39040</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="H66" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>622080</x:v>
+        <x:v>581564</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>36938</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>630210</x:v>
+        <x:v>630342</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>36938</x:v>
+        <x:v>36360</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>44005</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>630213</x:v>
+        <x:v>599768</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>39040</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>13072</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="n">
+        <x:v>623911</x:v>
+      </x:c>
+      <x:c r="T69" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="S69" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>36360</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>44005</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>599768</x:v>
+        <x:v>623914</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>623911</x:v>
+        <x:v>629372</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>41304</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>49</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>32068</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>623914</x:v>
+        <x:v>576271</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41304</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>629372</x:v>
+        <x:v>576274</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38699</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>15454</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="P74" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="P74" s="14" t="s">
+      <x:c r="Q74" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q74" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>576271</x:v>
+        <x:v>574061</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38699</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>15454</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>576274</x:v>
+        <x:v>578457</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>39539</x:v>
+        <x:v>39023</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>147</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>574061</x:v>
+        <x:v>635465</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U76" s="16" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>578457</x:v>
+        <x:v>528881</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>39023</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>635465</x:v>
+        <x:v>625695</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>528881</x:v>
+        <x:v>625697</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>41304</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>49</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>32068</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>625695</x:v>
+        <x:v>630216</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>41304</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>625697</x:v>
+        <x:v>630219</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>36938</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>630216</x:v>
+        <x:v>630221</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>630219</x:v>
+        <x:v>581551</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>637922</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>39040</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>630221</x:v>
+        <x:v>633809</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>39696</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>14256</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>581551</x:v>
+        <x:v>622077</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>573380</x:v>
+        <x:v>622080</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -7445,281 +7445,282 @@
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>573382</x:v>
+        <x:v>573380</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>41304</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>623903</x:v>
+        <x:v>573382</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>623907</x:v>
+        <x:v>623903</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>493639</x:v>
+        <x:v>623907</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>39040</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>633809</x:v>
+        <x:v>493639</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -7899,54 +7900,54 @@
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>629369</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -8173,60 +8174,60 @@
       <x:c r="G101" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>576272</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
@@ -8477,51 +8478,51 @@
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>578458</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -9109,51 +9110,51 @@
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>615920</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9166,51 +9167,51 @@
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>615922</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -9518,51 +9519,51 @@
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>629995</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -10003,51 +10004,51 @@
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>592216</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
@@ -10122,230 +10123,230 @@
         <x:v>317</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>596701</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>637863</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>637901</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>637915</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>637928</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37504</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
@@ -10478,194 +10479,194 @@
       <x:c r="M141" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>592013</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>585126</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>585138</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>585173</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
@@ -10687,99 +10688,99 @@
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>592014</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>596553</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -11064,51 +11065,51 @@
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>615926</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>135</x:v>
@@ -11286,190 +11287,190 @@
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>592214</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>637886</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>637924</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>637925</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
@@ -11553,51 +11554,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>630392</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G162" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -11616,51 +11617,51 @@
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>630393</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -11940,1295 +11941,1295 @@
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>548698</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="n">
+        <x:v>41748</x:v>
+      </x:c>
+      <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="s"/>
-[...2 lines deleted...]
-        <x:v>233</x:v>
+      <x:c r="H169" s="0" t="s">
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>638080</x:v>
+        <x:v>527410</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>392</x:v>
-[...1 lines deleted...]
-      <x:c r="C170" s="15" t="s"/>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="n">
+        <x:v>41748</x:v>
+      </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
-      <x:c r="F170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F170" s="14" t="s">
+        <x:v>278</x:v>
+      </x:c>
       <x:c r="G170" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="J170" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>638092</x:v>
+        <x:v>576243</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="n">
+        <x:v>36939</x:v>
+      </x:c>
+      <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C171" s="3" t="s"/>
-[...1 lines deleted...]
-      <x:c r="G171" s="0" t="s">
+      <x:c r="I171" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="I171" s="4" t="s">
+      <x:c r="J171" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="K171" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="L171" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M171" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N171" s="3" t="n">
+        <x:v>43454</x:v>
+      </x:c>
+      <x:c r="O171" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="P171" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="R171" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S171" s="0" t="n">
+        <x:v>583633</x:v>
+      </x:c>
+      <x:c r="T171" s="4" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="U171" s="4" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>255</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>294</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>400</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>632382</x:v>
+        <x:v>573768</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>403</x:v>
-[...1 lines deleted...]
-      <x:c r="C173" s="3" t="s"/>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="n">
+        <x:v>36939</x:v>
+      </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>597159</x:v>
+        <x:v>607310</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>406</x:v>
-[...1 lines deleted...]
-      <x:c r="C174" s="15" t="s"/>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C174" s="15" t="n">
+        <x:v>41748</x:v>
+      </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>294</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>407</x:v>
-[...1 lines deleted...]
-      <x:c r="H174" s="14" t="s"/>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s">
+        <x:v>404</x:v>
+      </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>408</x:v>
-[...1 lines deleted...]
-      <x:c r="J174" s="14" t="s"/>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="J174" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>44011</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>616782</x:v>
+        <x:v>630719</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>41748</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
+      <x:c r="E175" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>615919</x:v>
+        <x:v>547582</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>255</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>41744</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s"/>
+      <x:c r="E176" s="14" t="s">
+        <x:v>294</x:v>
+      </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>615927</x:v>
+        <x:v>554064</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>585127</x:v>
+        <x:v>638080</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>585142</x:v>
+        <x:v>638092</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>637902</x:v>
+        <x:v>632362</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>424</x:v>
-[...1 lines deleted...]
-      <x:c r="C180" s="15" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="n">
+        <x:v>41748</x:v>
+      </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="J180" s="14" t="s"/>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>637914</x:v>
+        <x:v>632382</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>637929</x:v>
+        <x:v>597159</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44011</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>638091</x:v>
+        <x:v>616782</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>429</x:v>
-[...2 lines deleted...]
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>527410</x:v>
+        <x:v>615919</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>41744</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
+      <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>576243</x:v>
+        <x:v>615927</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>432</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
-      <x:c r="E185" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>433</x:v>
-[...2 lines deleted...]
-        <x:v>434</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>435</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>583633</x:v>
+        <x:v>585127</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>292</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>293</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>573768</x:v>
+        <x:v>585142</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>388</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
-      <x:c r="E187" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>439</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="Q187" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="R187" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="S187" s="0" t="n">
+        <x:v>637902</x:v>
+      </x:c>
+      <x:c r="T187" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="Q187" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>292</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>382</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>441</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>443</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>630719</x:v>
+        <x:v>637914</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>388</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
-      <x:c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>199</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>547582</x:v>
+        <x:v>637929</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>292</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>554064</x:v>
+        <x:v>638091</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -13258,82 +13259,82 @@
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>591996</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>596559</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
@@ -13469,96 +13470,96 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>632773</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>585145</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -13616,199 +13617,199 @@
       <x:c r="J198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>596708</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>585134</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>637897</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>637946</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -13839,51 +13840,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>629994</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -13899,51 +13900,51 @@
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>576244</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G204" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -14225,51 +14226,51 @@
       <x:c r="T208" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
@@ -14322,51 +14323,51 @@
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>599086</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14581,93 +14582,93 @@
       <x:c r="T214" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>631019</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>285</x:v>
@@ -14675,51 +14676,51 @@
       <x:c r="J216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>609495</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -14735,51 +14736,51 @@
       <x:c r="J217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>556792</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -14859,51 +14860,51 @@
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>546763</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
@@ -15271,51 +15272,51 @@
       <x:c r="M226" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>630318</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -15325,51 +15326,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>592217</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
@@ -15436,357 +15437,357 @@
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>592215</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>585157</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>637904</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>637905</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>637949</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>637950</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>616634</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -15844,85 +15845,85 @@
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -15965,51 +15966,51 @@
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>609842</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
@@ -16358,51 +16359,51 @@
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>591870</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
@@ -16412,51 +16413,51 @@
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>591871</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
@@ -16803,84 +16804,84 @@
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>548697</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -17258,78 +17259,78 @@
       <x:c r="T261" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>624543</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -17414,51 +17415,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>583599</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -17477,51 +17478,51 @@
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>583600</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -17555,78 +17556,78 @@
       <x:c r="T266" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>601560</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -17881,102 +17882,102 @@
       <x:c r="M272" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>607033</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37678</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>556797</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
@@ -18309,81 +18310,81 @@
       <x:c r="T279" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G280" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>583634</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
@@ -18432,130 +18433,130 @@
       <x:c r="T281" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G282" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>578494</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>44026</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>623534</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
@@ -18583,51 +18584,51 @@
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>578951</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
@@ -18650,744 +18651,744 @@
       <x:c r="R285" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>616012</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>637896</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>637913</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>637918</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>637930</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>637931</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>637947</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>637948</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>541366</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>585129</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>585183</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>621270</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>638093</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>638119</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>15031</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>616463</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
@@ -19542,51 +19543,51 @@
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>599089</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>43</x:v>
@@ -19821,51 +19822,51 @@
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>607630</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>115</x:v>
@@ -19882,97 +19883,97 @@
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>607633</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>44011</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>616781</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>24</x:v>
@@ -20046,51 +20047,51 @@
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>615921</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20103,51 +20104,51 @@
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>615923</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -20157,51 +20158,51 @@
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>615924</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>