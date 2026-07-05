--- v3 (2026-07-05)
+++ v4 (2026-07-05)
@@ -2756,50 +2756,89 @@
   <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Management participatif</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management et intelligence collective : piloter autrement</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur - Inb - Institut du Nautisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager immobilier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus supérieur de Marseille - École pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
@@ -2855,89 +2894,50 @@
   <x:si>
     <x:t>Lycée H Romane</x:t>
   </x:si>
   <x:si>
     <x:t>05202</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation et Conseil</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur en immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation structures animalières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>IMFA</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
@@ -2978,351 +2978,351 @@
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP le Rocher</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Camus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOUC-BEL-AIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des entreprises et des organisations spécialisation entrepreneuriat, start-up et innovation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'entreprise de sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma - CFA des 3 Caps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2025 00:00:00</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maria Casares</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Javelo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création d'entreprise (créer, gérer et développer une activité de bien-être)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yoann Fonte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUANS-SARTOUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A David Néel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Institution St J de Carnolès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institution St-Joseph Carnolès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-CAP-MARTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Renoir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Vaucluse</x:t>
-[...100 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
+    <x:t>KEDGE programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
-    <x:t>KEDGE programme grande école</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rk2c Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d’établissements médicaux et médico-sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion financière hôpital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ab Sud Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prévention sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
-  </x:si>
-[...55 lines deleted...]
-    <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>IESC</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
@@ -27787,4031 +27787,4034 @@
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>629662</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>895</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>896</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>896</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>558144</x:v>
+        <x:v>605179</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>42321</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H431" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>632828</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>898</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>899</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
-        <x:v>900</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>902</x:v>
-[...1 lines deleted...]
-      <x:c r="H432" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I432" s="16" t="s">
-        <x:v>890</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>902</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>890</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>583788</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H433" s="0" t="s">
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>600232</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>858</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>903</x:v>
-[...1 lines deleted...]
-      <x:c r="C434" s="15" t="s"/>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C434" s="15" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D434" s="15" t="s"/>
-      <x:c r="E434" s="14" t="s"/>
+      <x:c r="E434" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="J434" s="14" t="s"/>
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="J434" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>595900</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C435" s="3" t="s"/>
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="n">
+        <x:v>40921</x:v>
+      </x:c>
       <x:c r="D435" s="3" t="s"/>
+      <x:c r="E435" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="J435" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>595968</x:v>
+        <x:v>606047</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C436" s="15" t="s"/>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C436" s="15" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s"/>
+      <x:c r="E436" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="J436" s="14" t="s"/>
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="J436" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>595973</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="C437" s="3" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D437" s="3" t="s"/>
+      <x:c r="E437" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>905</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J437" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>905</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>595992</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>378</x:v>
-[...1 lines deleted...]
-      <x:c r="C438" s="15" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="n">
+        <x:v>36393</x:v>
+      </x:c>
       <x:c r="D438" s="15" t="s"/>
-      <x:c r="E438" s="14" t="s"/>
+      <x:c r="E438" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="H438" s="14" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>380</x:v>
-[...1 lines deleted...]
-      <x:c r="J438" s="14" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J438" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>32089</x:v>
+        <x:v>23622</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>906</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>623634</x:v>
+        <x:v>609321</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>907</x:v>
-[...1 lines deleted...]
-      <x:c r="C439" s="3" t="s"/>
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="n">
+        <x:v>40353</x:v>
+      </x:c>
       <x:c r="D439" s="3" t="s"/>
+      <x:c r="E439" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>909</x:v>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="J439" s="0" t="s">
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>909</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>565699</x:v>
+        <x:v>590107</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C440" s="15" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C440" s="15" t="n">
+        <x:v>41564</x:v>
+      </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="J440" s="14" t="s"/>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="J440" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>595021</x:v>
+        <x:v>596724</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C441" s="3" t="s"/>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C441" s="3" t="n">
+        <x:v>34734</x:v>
+      </x:c>
       <x:c r="D441" s="3" t="s"/>
+      <x:c r="E441" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>912</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J441" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>912</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>595024</x:v>
+        <x:v>499363</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C442" s="15" t="s"/>
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="C442" s="15" t="n">
+        <x:v>41812</x:v>
+      </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>915</x:v>
-[...1 lines deleted...]
-      <x:c r="J442" s="14" t="s"/>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="J442" s="14" t="s">
+        <x:v>345</x:v>
+      </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>595036</x:v>
+        <x:v>615949</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C443" s="3" t="s"/>
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="n">
+        <x:v>41623</x:v>
+      </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>917</x:v>
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="J443" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>917</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>595041</x:v>
+        <x:v>596762</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C444" s="15" t="s"/>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C444" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D444" s="15" t="s"/>
-      <x:c r="E444" s="14" t="s"/>
+      <x:c r="E444" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>919</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>296</x:v>
-[...1 lines deleted...]
-      <x:c r="J444" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J444" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>919</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>595053</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C445" s="3" t="s"/>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C445" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D445" s="3" t="s"/>
+      <x:c r="E445" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J445" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>595076</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C446" s="15" t="s"/>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C446" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D446" s="15" t="s"/>
-      <x:c r="E446" s="14" t="s"/>
+      <x:c r="E446" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>920</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>921</x:v>
-[...1 lines deleted...]
-      <x:c r="J446" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J446" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K446" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>920</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>921</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>922</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>595077</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C447" s="3" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C447" s="3" t="n">
+        <x:v>37963</x:v>
+      </x:c>
       <x:c r="D447" s="3" t="s"/>
+      <x:c r="E447" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>924</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J447" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>924</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>595079</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C448" s="15" t="s"/>
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="C448" s="15" t="n">
+        <x:v>40134</x:v>
+      </x:c>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s"/>
+      <x:c r="E448" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>925</x:v>
-[...1 lines deleted...]
-      <x:c r="H448" s="14" t="s"/>
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s">
+        <x:v>910</x:v>
+      </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="J448" s="14" t="s"/>
+      <x:c r="J448" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>925</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>595099</x:v>
+        <x:v>558144</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C449" s="3" t="s"/>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C449" s="3" t="n">
+        <x:v>42321</x:v>
+      </x:c>
       <x:c r="D449" s="3" t="s"/>
+      <x:c r="E449" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="J449" s="0" t="s">
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>595103</x:v>
+        <x:v>632828</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="F450" s="14" t="s"/>
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="F450" s="14" t="s">
+        <x:v>914</x:v>
+      </x:c>
       <x:c r="G450" s="14" t="s">
-        <x:v>632</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>927</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>608527</x:v>
+        <x:v>583788</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>547273</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>816</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>118</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>611613</x:v>
+        <x:v>595900</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>536</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
-      <x:c r="E453" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>606047</x:v>
+        <x:v>595968</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>411</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
-      <x:c r="E454" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>929</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>557588</x:v>
+        <x:v>595973</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>930</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
-      <x:c r="E455" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>609232</x:v>
+        <x:v>595992</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
-      <x:c r="E456" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>88</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>23622</x:v>
+        <x:v>32089</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>931</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>932</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>609321</x:v>
+        <x:v>623634</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>620</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
-      <x:c r="E457" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>621</x:v>
-[...2 lines deleted...]
-        <x:v>622</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-        <x:v>345</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>590107</x:v>
+        <x:v>565699</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>596724</x:v>
+        <x:v>595021</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
-      <x:c r="E459" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>499363</x:v>
+        <x:v>595024</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>933</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>934</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>432</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>843</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>935</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>615949</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>616</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>937</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>939</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>596762</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>941</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
-      <x:c r="E462" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>942</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>352</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>843</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>944</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>590303</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>411</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
-      <x:c r="E463" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>407</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>602621</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>945</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>557</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
-      <x:c r="E464" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>602650</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
-      <x:c r="E465" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>88</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>607806</x:v>
+        <x:v>595079</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>946</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
-      <x:c r="E466" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>947</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>517</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>949</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>607829</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>950</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>951</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>857</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
-      <x:c r="E467" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>607837</x:v>
+        <x:v>595103</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>561</x:v>
-[...1 lines deleted...]
-      <x:c r="H468" s="14" t="s"/>
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H468" s="14" t="s">
+        <x:v>633</x:v>
+      </x:c>
       <x:c r="I468" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>552219</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>40179</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>954</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>12554</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>497289</x:v>
+        <x:v>547273</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>552698</x:v>
+        <x:v>611613</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
+      <x:c r="E471" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="H471" s="0" t="s">
+        <x:v>943</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>596761</x:v>
+        <x:v>590303</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>554417</x:v>
+        <x:v>602621</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>603824</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>958</x:v>
-[...1 lines deleted...]
-      <x:c r="H474" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>566599</x:v>
+        <x:v>607806</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>604084</x:v>
+        <x:v>607829</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>41352</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>604085</x:v>
+        <x:v>607837</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>556344</x:v>
+        <x:v>552219</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>959</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>37999</x:v>
+        <x:v>40179</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>960</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>834</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>630791</x:v>
+        <x:v>497289</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>616818</x:v>
+        <x:v>552698</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
-      <x:c r="E480" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>600452</x:v>
+        <x:v>596761</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>554417</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="H482" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>608992</x:v>
+        <x:v>603824</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>35909</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
+      <x:c r="E483" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>595496</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>964</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>40353</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s"/>
+      <x:c r="E484" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>965</x:v>
-[...1 lines deleted...]
-      <x:c r="H484" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H484" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I484" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>615882</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H485" s="0" t="s">
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>499366</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>553316</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>37999</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>553732</x:v>
+        <x:v>630791</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>554895</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>555007</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>110</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>605179</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35909</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
-      <x:c r="E492" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>510684</x:v>
+        <x:v>595496</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>853</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>40353</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
-      <x:c r="E493" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>110</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>631120</x:v>
+        <x:v>615882</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>631125</x:v>
+        <x:v>499366</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H495" s="0" t="s">
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>515031</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="H496" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H496" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I496" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>553732</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H497" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>601136</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>558135</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>104</x:v>
@@ -32067,1181 +32070,1191 @@
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>608655</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
+      <x:c r="E505" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>592006</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
-        <x:v>229</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>969</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>35646</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
-      <x:c r="E506" s="14" t="s"/>
+      <x:c r="E506" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>32094</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>434797</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>970</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>971</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>554433</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>601410</x:v>
+        <x:v>601605</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>544991</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>972</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>601605</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
-      <x:c r="E511" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>599056</x:v>
+        <x:v>624547</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37069</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
-      <x:c r="E512" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>566905</x:v>
+        <x:v>586232</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>624547</x:v>
+        <x:v>596924</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
-        <x:v>176</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
-        <x:v>37069</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>586232</x:v>
+        <x:v>596930</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>973</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>974</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>596924</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
-      <x:c r="E516" s="14" t="s"/>
+      <x:c r="E516" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>976</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>596930</x:v>
+        <x:v>547665</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>596931</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>977</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>30122</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>978</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>824</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="R518" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="R518" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>547665</x:v>
+        <x:v>595462</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>816</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>582</x:v>
-[...1 lines deleted...]
-      <x:c r="C519" s="3" t="s"/>
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="C519" s="3" t="n">
+        <x:v>40179</x:v>
+      </x:c>
       <x:c r="D519" s="3" t="s"/>
+      <x:c r="E519" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>447455</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>982</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
-      <x:c r="E520" s="14" t="s"/>
+      <x:c r="E520" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>983</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>595462</x:v>
+        <x:v>549474</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>40179</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>954</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>12554</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>447455</x:v>
+        <x:v>553371</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>40179</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>549474</x:v>
+        <x:v>546663</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H523" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>553371</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>952</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>40179</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>953</x:v>
-[...1 lines deleted...]
-      <x:c r="H524" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H524" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I524" s="16" t="s">
-        <x:v>954</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>955</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>956</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>546663</x:v>
+        <x:v>554876</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -33251,591 +33264,581 @@
       <x:c r="K525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>554814</x:v>
+        <x:v>554877</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I526" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>554876</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>554877</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>36493</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>733</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>578859</x:v>
+        <x:v>506880</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>603434</x:v>
+        <x:v>605178</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
-        <x:v>36493</x:v>
+        <x:v>38113</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
-      <x:c r="E530" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>986</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>986</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>506880</x:v>
+        <x:v>587781</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="U530" s="16" t="s">
         <x:v>987</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>110</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>605178</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>989</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
-        <x:v>38113</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
-      <x:c r="E532" s="14" t="s"/>
+      <x:c r="E532" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>587781</x:v>
+        <x:v>607987</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>990</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
-      <x:c r="E533" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>605540</x:v>
+        <x:v>592006</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>990</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>991</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35646</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
-      <x:c r="E534" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>992</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>993</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32094</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>994</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="R534" s="14" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="S534" s="14" t="n">
+        <x:v>434797</x:v>
+      </x:c>
+      <x:c r="T534" s="16" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="R534" s="14" t="s">
+      <x:c r="U534" s="16" t="s">
         <x:v>996</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -33966,1625 +33969,1624 @@
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>558100</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s"/>
+      <x:c r="E538" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>596722</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>596723</x:v>
+        <x:v>597469</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
-      <x:c r="E540" s="14" t="s"/>
+      <x:c r="E540" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>596725</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="H541" s="0" t="s">
+        <x:v>943</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>599556</x:v>
+        <x:v>600265</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
-      <x:c r="E542" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>501</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>602320</x:v>
+        <x:v>547189</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>623</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-        <x:v>345</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>597469</x:v>
+        <x:v>595976</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>587</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
-      <x:c r="E544" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>595983</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>941</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
-      <x:c r="E545" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>942</x:v>
-[...2 lines deleted...]
-        <x:v>943</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-        <x:v>345</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>600265</x:v>
+        <x:v>630167</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>1001</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>1002</x:v>
-[...1 lines deleted...]
-      <x:c r="H546" s="14" t="s"/>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s">
+        <x:v>478</x:v>
+      </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>1003</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>1002</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>1003</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>547189</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>1004</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H547" s="0" t="s">
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>595976</x:v>
+        <x:v>528742</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>595983</x:v>
+        <x:v>630574</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>630167</x:v>
+        <x:v>595636</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>1006</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>176</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>477</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>527636</x:v>
+        <x:v>595639</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>477</x:v>
-[...2 lines deleted...]
-        <x:v>478</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>528742</x:v>
+        <x:v>595644</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>1007</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>1008</x:v>
-[...1 lines deleted...]
-      <x:c r="H552" s="14" t="s"/>
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s">
+        <x:v>861</x:v>
+      </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>1008</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>1010</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>630574</x:v>
+        <x:v>590306</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>595636</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>595639</x:v>
+        <x:v>595034</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s"/>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>595644</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>176</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>859</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C556" s="15" t="s"/>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>860</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s"/>
       <x:c r="K556" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>590306</x:v>
+        <x:v>595066</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>1012</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>1012</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>595031</x:v>
+        <x:v>595070</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C558" s="15" t="s"/>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>1014</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>1015</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s"/>
       <x:c r="K558" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>1014</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>1015</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>1016</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>595034</x:v>
+        <x:v>595072</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>595049</x:v>
+        <x:v>595073</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>1018</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>1019</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>1020</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>1019</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>1021</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>595066</x:v>
+        <x:v>595083</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>1023</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>1023</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>595070</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>1025</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>1026</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>1025</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>1026</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>595072</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C563" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C563" s="3" t="n">
+        <x:v>41564</x:v>
+      </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="J563" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>595073</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C564" s="15" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C564" s="15" t="n">
+        <x:v>41564</x:v>
+      </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>1029</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>426</x:v>
-[...1 lines deleted...]
-      <x:c r="J564" s="14" t="s"/>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="J564" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>1029</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>1030</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>595083</x:v>
+        <x:v>596723</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C565" s="3" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C565" s="3" t="n">
+        <x:v>41564</x:v>
+      </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J565" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>595088</x:v>
+        <x:v>596725</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C566" s="15" t="s"/>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C566" s="15" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D566" s="15" t="s"/>
-      <x:c r="E566" s="14" t="s"/>
+      <x:c r="E566" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>1032</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="J566" s="14" t="s"/>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="J566" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K566" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="Q566" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="R566" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S566" s="14" t="n">
+        <x:v>599556</x:v>
+      </x:c>
+      <x:c r="T566" s="16" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="U566" s="16" t="s">
         <x:v>1032</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>613335</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
@@ -35606,448 +35608,448 @@
       <x:c r="L568" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>1004</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>477933</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>867</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>575975</x:v>
+        <x:v>581342</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
-        <x:v>666</x:v>
-[...2 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>575987</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>1039</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>525429</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>1040</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>1041</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H573" s="0" t="s">
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>477933</x:v>
+        <x:v>575975</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>1042</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>35911</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I574" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>1043</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>825</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>581342</x:v>
+        <x:v>575987</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>581452</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -36122,1110 +36124,1107 @@
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>620332</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>1048</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>1049</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>1049</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>632579</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>578853</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>1051</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>1053</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>1053</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>1054</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>621173</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>867</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>583268</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>1055</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>588117</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>1004</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>1056</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
-        <x:v>229</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>1057</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>487</x:v>
-[...1 lines deleted...]
-      <x:c r="H584" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I584" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>588117</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>554002</x:v>
+        <x:v>578168</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
-        <x:v>229</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>1058</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>36888</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>589</x:v>
-[...1 lines deleted...]
-      <x:c r="H586" s="14" t="s"/>
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="H586" s="14" t="s">
+        <x:v>910</x:v>
+      </x:c>
       <x:c r="I586" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>43407</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>578168</x:v>
+        <x:v>617500</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>972</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
-        <x:v>36888</x:v>
+        <x:v>41991</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>896</x:v>
-[...2 lines deleted...]
-        <x:v>897</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>43407</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>617500</x:v>
+        <x:v>626162</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>1033</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>584368</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>990</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>666</x:v>
-[...2 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>575976</x:v>
+        <x:v>608273</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>613320</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>1063</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>1064</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
-        <x:v>41991</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>626162</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>1067</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>1037</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>1037</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>608272</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>1004</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>40385</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>608273</x:v>
+        <x:v>584368</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>1004</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>1033</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>928</x:v>
-[...1 lines deleted...]
-      <x:c r="H594" s="14" t="s"/>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H594" s="14" t="s">
+        <x:v>667</x:v>
+      </x:c>
       <x:c r="I594" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>613321</x:v>
+        <x:v>575976</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>613320</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>1068</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>1033</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>928</x:v>
-[...1 lines deleted...]
-      <x:c r="H596" s="14" t="s"/>
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="H596" s="14" t="s">
+        <x:v>1069</x:v>
+      </x:c>
       <x:c r="I596" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
-        <x:v>1034</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>632579</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>990</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
-        <x:v>1069</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -37309,75 +37308,75 @@
       <x:c r="R598" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
@@ -37583,51 +37582,51 @@
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>624932</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>174</x:v>
@@ -37640,97 +37639,97 @@
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>1041</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -37814,199 +37813,199 @@
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>613319</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>613327</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>1056</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -38189,51 +38188,51 @@
       <x:c r="L614" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>578822</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>1051</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -38254,2363 +38253,2362 @@
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>598325</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>1094</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>625861</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>554784</x:v>
+        <x:v>625861</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>1070</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>385</x:v>
-[...1 lines deleted...]
-      <x:c r="H618" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H618" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I618" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>559216</x:v>
+        <x:v>554784</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>584370</x:v>
+        <x:v>559216</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>1039</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>477934</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>1041</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>612674</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>666</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>575551</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>575674</x:v>
+        <x:v>575551</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>1096</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>575684</x:v>
+        <x:v>575674</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>537244</x:v>
+        <x:v>575684</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>1033</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>516</x:v>
-[...1 lines deleted...]
-      <x:c r="H626" s="14" t="s"/>
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H626" s="14" t="s">
+        <x:v>734</x:v>
+      </x:c>
       <x:c r="I626" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
-        <x:v>1044</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>609486</x:v>
+        <x:v>537244</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>1097</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>613318</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>613332</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>42368</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-        <x:v>1099</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>632777</x:v>
+        <x:v>613332</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>1033</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>1052</x:v>
-[...1 lines deleted...]
-      <x:c r="H630" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H630" s="14" t="s">
+        <x:v>1099</x:v>
+      </x:c>
       <x:c r="I630" s="16" t="s">
-        <x:v>1053</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>1053</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>1054</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>621176</x:v>
+        <x:v>632777</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>1100</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>1101</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>666</x:v>
-[...2 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>1091</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>575019</x:v>
+        <x:v>621176</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>1033</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>385</x:v>
-[...1 lines deleted...]
-      <x:c r="H632" s="14" t="s"/>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H632" s="14" t="s">
+        <x:v>667</x:v>
+      </x:c>
       <x:c r="I632" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>632724</x:v>
+        <x:v>575019</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>867</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
-        <x:v>35911</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
-        <x:v>666</x:v>
-[...2 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>581343</x:v>
+        <x:v>632724</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="H634" s="14" t="s"/>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H634" s="14" t="s">
+        <x:v>667</x:v>
+      </x:c>
       <x:c r="I634" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>616215</x:v>
+        <x:v>581343</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>1104</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
-        <x:v>666</x:v>
-[...2 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>575681</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>1106</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>575685</x:v>
+        <x:v>575681</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>575685</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>1051</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>1074</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>1074</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>623980</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
-        <x:v>35386</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>575970</x:v>
+        <x:v>623980</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>1108</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>35386</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>575682</x:v>
+        <x:v>575970</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>575682</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>1040</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>1109</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>525431</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>1109</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>972</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>1041</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>1039</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>972</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>1109</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>38841</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>598326</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>1110</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>1111</x:v>
+        <x:v>1109</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>1112</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>666</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>1090</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>1091</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>575018</x:v>
+        <x:v>598326</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>559249</x:v>
+        <x:v>575018</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>1038</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>559249</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>930</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
-        <x:v>666</x:v>
-[...2 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>575861</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>1114</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I652" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>575863</x:v>
+        <x:v>575861</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>613732</x:v>
+        <x:v>575863</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>930</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>1070</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>613742</x:v>
+        <x:v>613732</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>930</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>559226</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>578831</x:v>
+        <x:v>559226</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>1051</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -40631,51 +40629,51 @@
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>1118</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>1048</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -40808,135 +40806,135 @@
       <x:c r="R660" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>613326</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>929</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>613329</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
@@ -41074,51 +41072,51 @@
       <x:c r="M665" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>613762</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>930</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -41244,51 +41242,51 @@
       <x:c r="M668" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>586486</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>930</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -41484,75 +41482,75 @@
       <x:c r="R672" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>564403</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
@@ -41855,51 +41853,51 @@
       <x:c r="L679" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>1004</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>128</x:v>
       </x:c>