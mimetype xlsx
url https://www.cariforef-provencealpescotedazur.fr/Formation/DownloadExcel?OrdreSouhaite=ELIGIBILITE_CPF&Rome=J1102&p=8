--- v2 (2026-08-07)
+++ v3 (2026-08-07)
@@ -911,50 +911,59 @@
   <x:si>
     <x:t>Lycée polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Formation Naturopathie Energétique</x:t>
   </x:si>
   <x:si>
     <x:t>CFNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Prestataire de Services et Distributeur de Matériels (PSDM) Garant professionnel de santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prestataire de Services et Distributeur de Matériels (PSDM) garant non professionnel de santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
@@ -963,59 +972,50 @@
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement de la fin de vie à domicile - soins palliatifs</x:t>
   </x:si>
   <x:si>
     <x:t>Soin palliatif</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent contractuel de la fonction publique , Agent de la fonction publique , Agent de la fonction publique hospitalière</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : ABA - Analyse Béhaviorale Appliquée ou comment enseigner à un très jeune enfant</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
@@ -5212,609 +5212,609 @@
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>612669</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>35015</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>596393</x:v>
+        <x:v>609519</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>35015</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>596399</x:v>
+        <x:v>609520</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="Q74" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="Q74" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>596405</x:v>
+        <x:v>596393</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>596408</x:v>
+        <x:v>596399</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>596417</x:v>
+        <x:v>596405</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>596420</x:v>
+        <x:v>596408</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="Q78" s="16" t="s">
+      <x:c r="R78" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="R78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>596424</x:v>
+        <x:v>596417</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>598448</x:v>
+        <x:v>596420</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>43404</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="P80" s="14" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="P80" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>617202</x:v>
+        <x:v>596424</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>609519</x:v>
+        <x:v>598448</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>43404</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>609520</x:v>
+        <x:v>617202</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>