--- v3 (2026-07-05)
+++ v4 (2026-07-05)
@@ -752,233 +752,233 @@
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion PME PMI</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
+    <x:t>08/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arobase Formations Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel responsable de petite et moyenne structure (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BM boucher charcutier traiteur : option productions charcutières et traiteurs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Traiteur</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>BM pâtissier chocolatier confiseur glacier traiteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Pâtisserie</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
-[...38 lines deleted...]
-    <x:t>01/01/2027 00:00:00</x:t>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transmission entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rk2c Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2026 00:00:00</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
@@ -2492,50 +2492,53 @@
   <x:si>
     <x:t>Gestion sport</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>dirigeant d'entreprise de l'économie sociale et solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
   </x:si>
   <x:si>
     <x:t>13267</x:t>
   </x:si>
   <x:si>
     <x:t>IRTS</x:t>
   </x:si>
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
@@ -2555,224 +2558,221 @@
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostiqueur immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Formadiag</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>consultant en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
-    <x:t>07/02/2028 00:00:00</x:t>
+    <x:t>manager des hébergements touristiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise touristique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel responsable de petite et moyenne structure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation structures animalières (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création d'entreprise - Lactofermentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Savoir Faire et Découverte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Daudet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARASCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Empéri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur en immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE ESPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d’établissements médicaux et médico-sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion financière hôpital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ab Sud Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prévention sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée général Ibn Khaldoun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager des entreprises et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
-    <x:t>manager des hébergements touristiques</x:t>
-[...23 lines deleted...]
-    <x:t>master mention management stratégique</x:t>
+    <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation structures animalières (Apprentissage)</x:t>
-[...124 lines deleted...]
-  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des entreprises et des organisations spécialisation entrepreneuriat, start-up et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
@@ -2918,122 +2918,122 @@
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>IFP Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Magnan</x:t>
   </x:si>
   <x:si>
-    <x:t>Iscod</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée S Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Amiral de Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
-    <x:t>GRASSE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Masséna</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor of Business Administration (IPAG)</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
@@ -3368,60 +3368,60 @@
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée H Romane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embrun</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A David Néel</x:t>
   </x:si>
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
   </x:si>
@@ -7586,1420 +7586,1424 @@
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>604084</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>41818</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>604085</x:v>
+        <x:v>620332</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>41818</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>620332</x:v>
+        <x:v>546958</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>241</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="Q68" s="16" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="R68" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S68" s="14" t="n">
+        <x:v>611285</x:v>
+      </x:c>
+      <x:c r="T68" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="U68" s="16" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>611285</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>156</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>187</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>588117</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>554417</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C72" s="15" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C72" s="15" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s"/>
+      <x:c r="E72" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="J72" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J72" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>595079</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>547273</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>613321</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
+      <x:c r="E75" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>588117</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>515031</x:v>
+        <x:v>554417</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>264</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>632579</x:v>
+        <x:v>595079</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
+      <x:c r="E79" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>547273</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>602621</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>271</x:v>
-[...1 lines deleted...]
-      <x:c r="H81" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>607806</x:v>
+        <x:v>602621</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>251</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>581452</x:v>
+        <x:v>607806</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>608992</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S85" s="0" t="n">
+        <x:v>613333</x:v>
+      </x:c>
+      <x:c r="T85" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="U85" s="4" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>553316</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
-      <x:c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>557588</x:v>
+        <x:v>632579</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="Q88" s="16" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R88" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S88" s="14" t="n">
+        <x:v>557588</x:v>
+      </x:c>
+      <x:c r="T88" s="16" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -9089,75 +9093,75 @@
       <x:c r="S90" s="14" t="n">
         <x:v>549552</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>506115</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
@@ -9175,54 +9179,54 @@
       <x:c r="I92" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>552224</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
@@ -9264,75 +9268,75 @@
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>567805</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
@@ -9351,51 +9355,51 @@
       <x:c r="L95" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
@@ -9426,78 +9430,78 @@
         <x:v>190</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>595638</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -9516,99 +9520,99 @@
       <x:c r="L98" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>584368</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>596724</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
@@ -9772,51 +9776,51 @@
       <x:c r="I103" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>614427</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -9929,51 +9933,51 @@
         <x:v>178</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>528740</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>177</x:v>
@@ -10040,51 +10044,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>530470</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
@@ -10111,125 +10115,125 @@
         <x:v>530473</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>615319</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>595980</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -10237,60 +10241,60 @@
       <x:c r="G112" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>553313</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -10354,51 +10358,51 @@
         <x:v>213</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
@@ -10423,51 +10427,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>613319</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10477,51 +10481,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>613327</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10531,51 +10535,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
@@ -10641,113 +10645,113 @@
       <x:c r="I119" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>554784</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -10841,75 +10845,75 @@
       <x:c r="S122" s="14" t="n">
         <x:v>624503</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>547152</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
@@ -11105,80 +11109,80 @@
       <x:c r="R127" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>623636</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>595097</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>354</x:v>
@@ -11301,51 +11305,51 @@
       <x:c r="I131" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>556169</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
@@ -11422,165 +11426,165 @@
       <x:c r="I133" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>621176</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>609210</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
@@ -11982,54 +11986,54 @@
       <x:c r="I143" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>556143</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
@@ -12039,54 +12043,54 @@
       <x:c r="I144" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>596763</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12102,51 +12106,51 @@
       <x:c r="J145" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>602712</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12155,66 +12159,66 @@
         <x:v>213</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -12283,51 +12287,51 @@
       <x:c r="L148" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>553372</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -12343,51 +12347,51 @@
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -12402,51 +12406,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -12507,51 +12511,51 @@
       <x:c r="I152" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>595459</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>380</x:v>
@@ -12679,327 +12683,327 @@
       <x:c r="M155" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>613329</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>590333</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>563524</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>601976</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>601977</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>551735</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -13065,57 +13069,57 @@
         <x:v>213</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>553415</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -13511,75 +13515,75 @@
       <x:c r="S170" s="14" t="n">
         <x:v>574193</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>615338</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
@@ -13666,82 +13670,82 @@
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>595089</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>36704</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>515230</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>183</x:v>
@@ -13923,185 +13927,185 @@
         <x:v>425</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>595026</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>595981</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>595642</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36867</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>578327</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -14109,120 +14113,120 @@
       <x:c r="G182" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>604083</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>553315</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
@@ -14315,84 +14319,84 @@
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>624548</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>606262</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -14489,84 +14493,84 @@
       <x:c r="S188" s="14" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>556384</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -14580,54 +14584,54 @@
       <x:c r="I190" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>556146</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -14640,51 +14644,51 @@
       <x:c r="I191" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
@@ -14790,91 +14794,91 @@
         <x:v>553195</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14906,207 +14910,207 @@
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>506056</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15821,55 +15825,55 @@
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -15879,54 +15883,54 @@
       <x:c r="S212" s="14" t="n">
         <x:v>609233</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
@@ -15961,111 +15965,111 @@
       <x:c r="G214" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>605174</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>605176</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -16350,51 +16354,51 @@
       <x:c r="M221" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>629525</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
@@ -18003,51 +18007,51 @@
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>598918</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
@@ -18184,51 +18188,51 @@
       <x:c r="M256" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>601389</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>140</x:v>
@@ -18283,51 +18287,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>590480</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18399,51 +18403,51 @@
       <x:c r="M260" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>586486</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18673,51 +18677,51 @@
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>509514</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
@@ -18964,51 +18968,51 @@
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>575018</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -19075,51 +19079,51 @@
       <x:c r="M272" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>525434</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19472,51 +19476,51 @@
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
@@ -19534,51 +19538,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -19591,59 +19595,59 @@
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -19777,51 +19781,51 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32054</x:v>
@@ -19879,51 +19883,51 @@
       <x:c r="L286" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -20279,51 +20283,51 @@
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -20921,113 +20925,113 @@
       <x:c r="S304" s="14" t="n">
         <x:v>549787</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>554418</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -21751,51 +21755,51 @@
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>575019</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -21865,108 +21869,110 @@
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s"/>
+      <x:c r="E322" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>583268</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -21979,51 +21985,51 @@
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -22038,51 +22044,51 @@
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>581343</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -22374,51 +22380,51 @@
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
@@ -22623,51 +22629,51 @@
       <x:c r="M334" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
@@ -22981,51 +22987,51 @@
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>613086</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
@@ -23052,54 +23058,54 @@
       <x:c r="S342" s="14" t="n">
         <x:v>595643</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
@@ -23374,108 +23380,108 @@
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>575551</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
@@ -23490,72 +23496,72 @@
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
@@ -23702,51 +23708,51 @@
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>592390</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
@@ -24062,51 +24068,51 @@
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>598325</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
@@ -24238,94 +24244,94 @@
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>13133</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>575029</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>553726</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
@@ -24522,51 +24528,51 @@
       <x:c r="L368" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>525450</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>76</x:v>
@@ -24843,51 +24849,51 @@
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>613087</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
@@ -25976,55 +25982,55 @@
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -26073,51 +26079,51 @@
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>576275</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -26246,137 +26252,142 @@
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>525437</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C401" s="3" t="s"/>
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="C401" s="3" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>595076</x:v>
+        <x:v>578168</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>596928</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
@@ -26423,55 +26434,55 @@
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
@@ -26528,90 +26539,90 @@
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>558919</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="P406" s="14" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="Q406" s="16" t="s">
         <x:v>812</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>811</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>572712</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
@@ -26633,98 +26644,98 @@
       <x:c r="M407" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>628458</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
@@ -26737,112 +26748,112 @@
       <x:c r="H409" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>453855</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>549381</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
@@ -26934,100 +26945,100 @@
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
@@ -27042,499 +27053,499 @@
       <x:c r="M414" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>598017</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38036</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="P415" s="0" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>822</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>611864</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>41812</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>615949</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>553728</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>39577</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s"/>
+      <x:c r="E418" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>829</x:v>
-[...1 lines deleted...]
-      <x:c r="H418" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>829</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>592413</x:v>
+        <x:v>605179</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>609232</x:v>
+        <x:v>553728</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>830</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>831</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>37999</x:v>
+        <x:v>39577</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>832</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>630791</x:v>
+        <x:v>592413</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>835</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>592049</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
@@ -27550,66 +27561,66 @@
       <x:c r="H423" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>509936</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>96</x:v>
@@ -27683,51 +27694,51 @@
       <x:c r="M425" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>548184</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>837</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>96</x:v>
@@ -27795,1906 +27806,1898 @@
       <x:c r="L427" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>553732</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>555007</x:v>
+        <x:v>606047</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>839</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>40353</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s"/>
+      <x:c r="E430" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>840</x:v>
-[...1 lines deleted...]
-      <x:c r="H430" s="14" t="s"/>
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="H430" s="14" t="s">
+        <x:v>839</x:v>
+      </x:c>
       <x:c r="I430" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>840</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>615882</x:v>
+        <x:v>558144</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="F431" s="0" t="s">
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>499366</x:v>
+        <x:v>583788</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>35909</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>595496</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>592006</x:v>
+        <x:v>608273</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>605179</x:v>
+        <x:v>607829</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>844</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
-      <x:c r="E435" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>845</x:v>
-[...2 lines deleted...]
-        <x:v>846</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>549</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>607829</x:v>
+        <x:v>595992</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>848</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>849</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>595992</x:v>
+        <x:v>565699</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>854</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>854</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>565699</x:v>
+        <x:v>595021</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>595021</x:v>
+        <x:v>595024</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>857</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>857</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>595024</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C440" s="15" t="s"/>
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="C440" s="15" t="n">
+        <x:v>40981</x:v>
+      </x:c>
       <x:c r="D440" s="15" t="s"/>
-      <x:c r="E440" s="14" t="s"/>
+      <x:c r="E440" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>859</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>860</x:v>
-[...1 lines deleted...]
-      <x:c r="J440" s="14" t="s"/>
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="J440" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>860</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>595036</x:v>
+        <x:v>590303</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>36888</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
-      <x:c r="E441" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="H441" s="0" t="s">
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>43407</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>602650</x:v>
+        <x:v>617500</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>861</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>40981</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>862</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>864</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>865</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>590303</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>866</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>867</x:v>
-[...2 lines deleted...]
-        <x:v>868</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>533</x:v>
-[...2 lines deleted...]
-        <x:v>105</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>43407</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>617500</x:v>
+        <x:v>595900</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>871</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>742</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
-      <x:c r="E444" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>625</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>600232</x:v>
+        <x:v>595968</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>872</x:v>
-[...1 lines deleted...]
-      <x:c r="C445" s="3" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C445" s="3" t="n">
+        <x:v>37963</x:v>
+      </x:c>
       <x:c r="D445" s="3" t="s"/>
+      <x:c r="E445" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="J445" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>595900</x:v>
+        <x:v>611613</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="C446" s="15" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C446" s="15" t="n">
+        <x:v>41991</x:v>
+      </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>478</x:v>
-[...1 lines deleted...]
-      <x:c r="J446" s="14" t="s"/>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J446" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K446" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>595968</x:v>
+        <x:v>626162</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>552219</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>830</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>606047</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>873</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
-      <x:c r="E449" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>867</x:v>
-[...2 lines deleted...]
-        <x:v>868</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>533</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>558144</x:v>
+        <x:v>595103</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>874</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
-        <x:v>875</x:v>
-[...1 lines deleted...]
-      <x:c r="F450" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F450" s="14" t="s"/>
+      <x:c r="G450" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I450" s="16" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J450" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="K450" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L450" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M450" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N450" s="15" t="n">
+        <x:v>32047</x:v>
+      </x:c>
+      <x:c r="O450" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="P450" s="14" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="Q450" s="16" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="R450" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="S450" s="14" t="n">
+        <x:v>603824</x:v>
+      </x:c>
+      <x:c r="T450" s="16" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="U450" s="16" t="s">
         <x:v>876</x:v>
-      </x:c>
-[...41 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>608272</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s"/>
+      <x:c r="E452" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="H452" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>608273</x:v>
+        <x:v>553732</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>611613</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>41991</x:v>
+        <x:v>40353</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>879</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>626162</x:v>
+        <x:v>615882</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>552219</x:v>
+        <x:v>499366</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C456" s="15" t="s"/>
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="C456" s="15" t="n">
+        <x:v>35909</x:v>
+      </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>881</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>533</x:v>
-[...1 lines deleted...]
-      <x:c r="J456" s="14" t="s"/>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="J456" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>881</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>595099</x:v>
+        <x:v>595496</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C457" s="3" t="s"/>
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C457" s="3" t="n">
+        <x:v>37999</x:v>
+      </x:c>
       <x:c r="D457" s="3" t="s"/>
+      <x:c r="E457" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
+      <x:c r="H457" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J457" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>595103</x:v>
+        <x:v>630791</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
-      <x:c r="E458" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>603824</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>883</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C459" s="3" t="n">
+        <x:v>35280</x:v>
+      </x:c>
+      <x:c r="D459" s="3" t="s"/>
+      <x:c r="E459" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G459" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="C459" s="3" t="n">
-[...5 lines deleted...]
-      </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>578168</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
-      <x:c r="E460" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>885</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>885</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>566599</x:v>
+        <x:v>592006</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -29782,90 +29785,90 @@
       <x:c r="S462" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>43</x:v>
@@ -30029,63 +30032,63 @@
       <x:c r="G467" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
@@ -30103,51 +30106,51 @@
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>575975</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -30160,131 +30163,131 @@
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>575987</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>609229</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>830</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -30549,51 +30552,51 @@
       <x:c r="G476" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>600265</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
@@ -30924,51 +30927,51 @@
       <x:c r="L483" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>590306</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
@@ -31601,51 +31604,51 @@
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>587781</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -31655,51 +31658,51 @@
       <x:c r="L497" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>931</x:v>
       </x:c>
@@ -32086,130 +32089,130 @@
       <x:c r="S504" s="14" t="n">
         <x:v>595462</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>596931</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>607607</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
@@ -32307,777 +32310,781 @@
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>556344</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>608655</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
+      <x:c r="E511" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H511" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>616195</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
-      <x:c r="E512" s="14" t="s"/>
+      <x:c r="E512" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>554002</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
-        <x:v>39354</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
-      <x:c r="E513" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>954</x:v>
-[...2 lines deleted...]
-        <x:v>955</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>923</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>608527</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
-        <x:v>41623</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
-      <x:c r="E514" s="14" t="s"/>
+      <x:c r="E514" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>935</x:v>
-[...1 lines deleted...]
-      <x:c r="H514" s="14" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H514" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="I514" s="16" t="s">
-        <x:v>936</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>957</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>946</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>596761</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
-      <x:c r="E515" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>923</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>923</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>558135</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
-      <x:c r="E516" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>958</x:v>
-[...1 lines deleted...]
-      <x:c r="H516" s="14" t="s"/>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s">
+        <x:v>251</x:v>
+      </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="H517" s="0" t="s">
+        <x:v>956</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>601136</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>962</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C518" s="15" t="s"/>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s"/>
       <x:c r="K518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>595973</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s"/>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>966</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>966</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>595041</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>595053</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s"/>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>623634</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>971</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -33089,449 +33096,442 @@
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>607837</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
-      <x:c r="E523" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>336</x:v>
-[...2 lines deleted...]
-        <x:v>337</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>938</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>510684</x:v>
+        <x:v>596761</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>935</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>938</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>932</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
+      <x:c r="E525" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>578853</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>972</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>935</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>938</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>939</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>554895</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>601139</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>601140</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>962</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>337</x:v>
@@ -33551,51 +33551,51 @@
       <x:c r="M530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>836</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
@@ -33619,102 +33619,104 @@
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>951</x:v>
-[...1 lines deleted...]
-      <x:c r="H532" s="14" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H532" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="I532" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>951</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>600452</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -33804,54 +33806,54 @@
       <x:c r="S534" s="14" t="n">
         <x:v>599062</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
@@ -33862,55 +33864,55 @@
         <x:v>506109</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
@@ -33975,189 +33977,189 @@
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>983</x:v>
@@ -34273,51 +34275,51 @@
       <x:c r="L543" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>632654</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
@@ -34386,51 +34388,51 @@
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>971</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -34461,51 +34463,51 @@
       <x:c r="U546" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>997</x:v>
       </x:c>
@@ -34516,73 +34518,73 @@
         <x:v>609321</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>595090</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>1000</x:v>
@@ -34618,73 +34620,73 @@
         <x:v>595058</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>595043</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>138</x:v>
@@ -34803,51 +34805,51 @@
       <x:c r="M553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>600796</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>1014</x:v>
@@ -34926,142 +34928,142 @@
         <x:v>587508</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>601134</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>962</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>632685</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>337</x:v>
@@ -35081,51 +35083,51 @@
       <x:c r="M558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>883</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35365,101 +35367,101 @@
       <x:c r="L563" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>546280</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>625861</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
@@ -35478,51 +35480,51 @@
       <x:c r="L565" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>559216</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
         <x:v>337</x:v>
@@ -35593,62 +35595,62 @@
       <x:c r="L567" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>578822</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>972</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>843</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>28</x:v>
@@ -35771,93 +35773,93 @@
       <x:c r="M570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
@@ -36075,82 +36077,82 @@
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
@@ -36166,99 +36168,99 @@
       <x:c r="L577" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>972</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
@@ -36340,51 +36342,51 @@
       <x:c r="L580" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>632724</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>923</x:v>
       </x:c>
@@ -36408,51 +36410,51 @@
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>558033</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -36580,91 +36582,91 @@
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>556162</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
@@ -36870,51 +36872,51 @@
       <x:c r="M589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I590" s="16" t="s">
         <x:v>338</x:v>
@@ -36952,75 +36954,75 @@
       <x:c r="T590" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>546742</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
@@ -37045,51 +37047,51 @@
       <x:c r="M592" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -37177,98 +37179,98 @@
       <x:c r="S594" s="14" t="n">
         <x:v>592825</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="I596" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -37283,85 +37285,85 @@
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>553294</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
@@ -37448,51 +37450,51 @@
       <x:c r="M599" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>613732</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -37505,102 +37507,102 @@
       <x:c r="M600" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>613742</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>559226</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
@@ -37613,51 +37615,51 @@
       <x:c r="L602" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>578831</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>972</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38895</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -37667,51 +37669,51 @@
       <x:c r="L603" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>621791</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>1045</x:v>
       </x:c>
@@ -37841,102 +37843,102 @@
       <x:c r="M606" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>613762</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>559249</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
@@ -37972,75 +37974,75 @@
       <x:c r="S608" s="14" t="n">
         <x:v>611175</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>608656</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="C610" s="15" t="s"/>
@@ -38429,92 +38431,92 @@
       <x:c r="M617" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>629195</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>595069</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>1063</x:v>
@@ -38652,76 +38654,76 @@
         <x:v>595061</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C622" s="15" t="s"/>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s"/>
       <x:c r="K622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>969</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>595057</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C623" s="3" t="s"/>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>1069</x:v>
@@ -38754,73 +38756,73 @@
         <x:v>595035</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C624" s="15" t="s"/>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s"/>
       <x:c r="K624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s"/>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>1073</x:v>
@@ -38884,54 +38886,54 @@
       <x:c r="I626" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
@@ -39078,73 +39080,73 @@
         <x:v>599733</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C630" s="15" t="s"/>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s"/>
       <x:c r="K630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>595640</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
@@ -39185,73 +39187,73 @@
         <x:v>632223</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C632" s="15" t="s"/>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s"/>
       <x:c r="K632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>595645</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
@@ -39288,77 +39290,77 @@
       <x:c r="R633" s="0" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>585303</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C634" s="15" t="s"/>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s"/>
       <x:c r="K634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>964</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>595971</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>919</x:v>
@@ -39443,142 +39445,142 @@
       <x:c r="R636" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>507653</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>608234</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
@@ -39682,253 +39684,253 @@
       <x:c r="S640" s="14" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>958</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>962</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>830</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>1085</x:v>
@@ -39964,150 +39966,150 @@
         <x:v>624518</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>625670</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>830</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>338</x:v>
@@ -40261,54 +40263,54 @@
       <x:c r="S650" s="14" t="n">
         <x:v>544989</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
@@ -40385,75 +40387,75 @@
       <x:c r="U652" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>549602</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
@@ -40986,159 +40988,161 @@
       <x:c r="M663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>575976</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>1099</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>612</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>614</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="J664" s="14" t="s"/>
       <x:c r="K664" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>1096</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>581342</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="C665" s="3" t="s"/>
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="C665" s="3" t="n">
+        <x:v>35911</x:v>
+      </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="J665" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>595077</x:v>
+        <x:v>581342</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -41205,51 +41209,51 @@
       <x:c r="L667" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>547665</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C668" s="15" t="s"/>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s"/>
       <x:c r="K668" s="14" t="s">
@@ -41272,215 +41276,217 @@
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>595031</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>41599</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
-      <x:c r="E670" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>1111</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>552785</x:v>
+        <x:v>596948</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
-        <x:v>41599</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
+      <x:c r="E671" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>596948</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C672" s="15" t="s"/>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s"/>
       <x:c r="K672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
@@ -41763,101 +41769,101 @@
       <x:c r="M677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s"/>
       <x:c r="K678" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>624661</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s"/>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>76</x:v>