--- v0 (2026-09-01)
+++ v1 (2026-09-01)
@@ -362,206 +362,206 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Claret</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Maximin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel conseiller de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isim 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
@@ -1142,132 +1142,132 @@
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Louis</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St Louis</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lycée des métiers La Calade - Jane Vialle </x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Calade</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Supérieur d'Optique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne d'Arc - Campus Vincentien d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13632</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Supérieur d'Optique</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LP Gambetta</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
+    <x:t>France Langues Communication - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLC FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
@@ -3047,1013 +3047,1013 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>594526</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="H20" s="14" t="s"/>
+      <x:c r="H20" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>601826</x:v>
+        <x:v>569186</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>569186</x:v>
+        <x:v>604850</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>604850</x:v>
+        <x:v>624135</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="L23" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M23" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="N23" s="3" t="n">
+        <x:v>34502</x:v>
+      </x:c>
+      <x:c r="O23" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="P23" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="R23" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="S23" s="0" t="n">
+        <x:v>573093</x:v>
+      </x:c>
+      <x:c r="T23" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="I23" s="4" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q24" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="Q24" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>603803</x:v>
+        <x:v>594533</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>602715</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>552987</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>553266</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>603803</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="R29" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>604170</x:v>
+        <x:v>605239</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>605456</x:v>
+        <x:v>601826</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>624135</x:v>
+        <x:v>604170</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>573093</x:v>
+        <x:v>605456</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>611537</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>599839</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>548566</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G36" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -4063,81 +4063,81 @@
       <x:c r="S36" s="14" t="n">
         <x:v>612364</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>599534</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4171,150 +4171,150 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>601960</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>625320</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>601423</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4385,131 +4385,131 @@
       <x:c r="H42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>604197</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>605457</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -4682,57 +4682,57 @@
       <x:c r="H47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>604808</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4743,114 +4743,114 @@
       <x:c r="H48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>553695</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>600405</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -4884,97 +4884,97 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>624026</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>612366</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -4987,51 +4987,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>594527</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5044,451 +5044,451 @@
       <x:c r="I53" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>630340</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>588060</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="Q55" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="R55" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>588061</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>605241</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>586460</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>625321</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>552985</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>602819</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5532,82 +5532,82 @@
         <x:v>548782</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>599535</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5789,57 +5789,57 @@
       <x:c r="H66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>553211</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -5879,78 +5879,78 @@
       <x:c r="T67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>594503</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5960,173 +5960,173 @@
       <x:c r="H69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>604809</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>614350</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>601422</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6209,51 +6209,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>622174</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
@@ -7091,88 +7091,88 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>594510</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>636919</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7258,108 +7258,108 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>594519</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>622633</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34502</x:v>
@@ -7369,91 +7369,91 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>629933</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>629934</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8383,74 +8383,74 @@
       <x:c r="H111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>564091</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
@@ -8500,74 +8500,74 @@
       <x:c r="H113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>604851</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>43</x:v>
@@ -8822,75 +8822,75 @@
       <x:c r="S118" s="14" t="n">
         <x:v>594520</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>594525</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
@@ -8985,91 +8985,91 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>557191</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>622634</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
@@ -9264,1391 +9264,1391 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>594521</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>630687</x:v>
+        <x:v>607250</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>601766</x:v>
+        <x:v>571695</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>600328</x:v>
+        <x:v>498482</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>325</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>599318</x:v>
+        <x:v>602696</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>547104</x:v>
+        <x:v>630687</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N132" s="15" t="n">
+        <x:v>34502</x:v>
+      </x:c>
+      <x:c r="O132" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="P132" s="14" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Q132" s="16" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="R132" s="14" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="S132" s="14" t="n">
+        <x:v>601766</x:v>
+      </x:c>
+      <x:c r="T132" s="16" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="U132" s="16" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>548777</x:v>
+        <x:v>600328</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>283</x:v>
-[...1 lines deleted...]
-      <x:c r="H134" s="14" t="s"/>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s">
+        <x:v>326</x:v>
+      </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>548174</x:v>
+        <x:v>599318</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>600521</x:v>
+        <x:v>599052</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>360</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>599052</x:v>
+        <x:v>547104</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>630686</x:v>
+        <x:v>630692</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="H138" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>566635</x:v>
+        <x:v>548777</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>594501</x:v>
+        <x:v>548174</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>607250</x:v>
+        <x:v>600521</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>571695</x:v>
+        <x:v>630686</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>498482</x:v>
+        <x:v>566635</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>602696</x:v>
+        <x:v>594501</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>594529</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>628434</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="H146" s="14" t="s"/>
+      <x:c r="H146" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>594523</x:v>
+        <x:v>603092</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>586463</x:v>
+        <x:v>594523</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E148" s="14" t="s"/>
+      <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>633773</x:v>
+        <x:v>586463</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R149" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="R149" s="0" t="s">
+      <x:c r="S149" s="0" t="n">
+        <x:v>633773</x:v>
+      </x:c>
+      <x:c r="T149" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="U149" s="4" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -10708,54 +10708,54 @@
       <x:c r="I151" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>602037</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10770,108 +10770,108 @@
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>547454</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>603779</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -10884,51 +10884,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>594514</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
@@ -11093,78 +11093,78 @@
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>608489</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11177,112 +11177,112 @@
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>606957</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>555843</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
@@ -11292,222 +11292,222 @@
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>594502</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>598763</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>611169</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>594530</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>412</x:v>
@@ -11540,375 +11540,375 @@
         <x:v>625835</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>605240</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>586464</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>608816</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>608490</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>555846</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>606248</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
@@ -11948,84 +11948,84 @@
       <x:c r="S172" s="14" t="n">
         <x:v>594515</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>608188</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12307,84 +12307,84 @@
       <x:c r="S178" s="14" t="n">
         <x:v>601087</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>559023</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13223,66 +13223,66 @@
       <x:c r="C194" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>630336</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>