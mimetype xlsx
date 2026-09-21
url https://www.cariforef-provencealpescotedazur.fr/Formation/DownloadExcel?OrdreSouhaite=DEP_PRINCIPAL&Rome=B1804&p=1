--- v4 (2026-08-07)
+++ v5 (2026-09-21)
@@ -170,54 +170,54 @@
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Dentellerie broderie artisanale</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de production Fask Académy</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la dorure décorative</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration objet art</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
@@ -823,51 +823,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>635344</x:v>
+        <x:v>635346</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -883,51 +883,51 @@
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>635345</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -940,51 +940,51 @@
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>635347</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -994,51 +994,51 @@
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>635348</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1051,99 +1051,99 @@
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>635343</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>635346</x:v>
+        <x:v>635344</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>