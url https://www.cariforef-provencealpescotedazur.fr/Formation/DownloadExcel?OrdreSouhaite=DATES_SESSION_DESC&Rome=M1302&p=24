--- v2 (2026-07-05)
+++ v3 (2026-07-05)
@@ -2084,104 +2084,104 @@
   <x:si>
     <x:t>05202</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BM pâtissier chocolatier confiseur glacier traiteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Pâtisserie</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
+    <x:t>manager des entreprises et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
-    <x:t>manager des entreprises et des organisations</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée A David Néel</x:t>
   </x:si>
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Institution St J de Carnolès</x:t>
   </x:si>
   <x:si>
     <x:t>06190</x:t>
@@ -3110,57 +3110,57 @@
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
@@ -18470,2073 +18470,2072 @@
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>595992</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>41352</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="H266" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>607837</x:v>
+        <x:v>607806</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
-      <x:c r="E267" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>607806</x:v>
+        <x:v>595021</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>595021</x:v>
+        <x:v>595024</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>595024</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>595036</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>595041</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>595053</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>595076</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>595077</x:v>
+        <x:v>595079</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>595079</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>595099</x:v>
+        <x:v>595103</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C277" s="3" t="s"/>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C277" s="3" t="n">
+        <x:v>39354</x:v>
+      </x:c>
       <x:c r="D277" s="3" t="s"/>
+      <x:c r="E277" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="J277" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>595103</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>41352</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>607526</x:v>
+        <x:v>607837</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P279" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="P279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>607607</x:v>
+        <x:v>611613</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="H280" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>603824</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
-      <x:c r="E281" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>601136</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>479</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
+      <x:c r="E283" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>596761</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>608527</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H285" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>611613</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>603824</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
+      <x:c r="E287" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>616195</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>38527</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>21576</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>604084</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>604085</x:v>
+        <x:v>596761</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>37999</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>630791</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>616818</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37999</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>471</x:v>
-[...1 lines deleted...]
-      <x:c r="H292" s="14" t="s"/>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I292" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>600452</x:v>
+        <x:v>630791</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>40353</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
-      <x:c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>615882</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>684</x:v>
-[...1 lines deleted...]
-      <x:c r="H294" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>608992</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>35909</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
+      <x:c r="E295" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595496</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>40353</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
-      <x:c r="E296" s="14" t="s"/>
+      <x:c r="E296" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>615882</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
+      <x:c r="E297" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>592006</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35909</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
-      <x:c r="E298" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>595496</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>605179</x:v>
+        <x:v>592006</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>631120</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>605179</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>690</x:v>
@@ -22502,66 +22501,66 @@
         <x:v>479</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -22633,51 +22632,51 @@
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -22690,110 +22689,110 @@
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>609229</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -25448,51 +25447,51 @@
         <x:v>609958</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>856</x:v>
@@ -26735,75 +26734,75 @@
       <x:c r="R414" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>608655</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>611285</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
@@ -27015,76 +27014,76 @@
         <x:v>583269</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
@@ -27117,211 +27116,211 @@
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>584369</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>608272</x:v>
+        <x:v>608273</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>608273</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>108</x:v>
@@ -28107,76 +28106,76 @@
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>598328</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
@@ -30363,51 +30362,51 @@
       <x:c r="H479" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>575551</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
@@ -32379,554 +32378,555 @@
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>552698</x:v>
+        <x:v>552219</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
+      <x:c r="E515" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H515" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>588117</x:v>
+        <x:v>552698</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>554002</x:v>
+        <x:v>588117</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>552219</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>553316</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>553732</x:v>
+        <x:v>590303</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>554895</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="H521" s="0" t="s">
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>555007</x:v>
+        <x:v>558144</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>581342</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
@@ -32962,750 +32962,753 @@
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>581452</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>487</x:v>
-[...1 lines deleted...]
-      <x:c r="H524" s="14" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H524" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I524" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>558135</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>558144</x:v>
+        <x:v>553732</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
-        <x:v>40981</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I526" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>590303</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>554923</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>556146</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H529" s="0" t="s">
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>546827</x:v>
+        <x:v>556146</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>556384</x:v>
+        <x:v>546827</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H531" s="0" t="s">
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>549153</x:v>
+        <x:v>556384</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>553195</x:v>
+        <x:v>549153</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>553293</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>1016</x:v>
-[...1 lines deleted...]
-      <x:c r="H534" s="14" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I534" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>1016</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>555009</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>549475</x:v>
+        <x:v>555009</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>622</x:v>
@@ -35054,51 +35057,51 @@
       <x:c r="G559" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>581343</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
@@ -35151,75 +35154,75 @@
       <x:c r="S560" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>555004</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
@@ -35605,85 +35608,85 @@
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>553294</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
@@ -35855,75 +35858,75 @@
       <x:c r="S572" s="14" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>553415</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
@@ -36996,51 +36999,51 @@
         <x:v>479</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>554418</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
@@ -37166,51 +37169,51 @@
       <x:c r="G595" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
@@ -37341,51 +37344,51 @@
         <x:v>479</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
@@ -37582,75 +37585,75 @@
       <x:c r="R602" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>587504</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>586232</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="C604" s="15" t="s"/>
@@ -38595,76 +38598,76 @@
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>525450</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
@@ -38708,76 +38711,76 @@
         <x:v>559226</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>553372</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
@@ -38941,51 +38944,51 @@
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>856</x:v>
@@ -40997,51 +41000,51 @@
         <x:v>479</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>506064</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
@@ -41054,51 +41057,51 @@
       <x:c r="G665" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>554431</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
@@ -41113,51 +41116,51 @@
         <x:v>479</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>506127</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s"/>