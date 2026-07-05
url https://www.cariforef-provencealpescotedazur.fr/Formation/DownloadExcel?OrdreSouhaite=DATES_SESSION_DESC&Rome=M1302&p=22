--- v2 (2026-07-05)
+++ v3 (2026-07-05)
@@ -2138,200 +2138,200 @@
   <x:si>
     <x:t>Lycée H Romane</x:t>
   </x:si>
   <x:si>
     <x:t>05202</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
+    <x:t>Création d'entreprise (créer, gérer et développer une activité de bien-être)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yoann Fonte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUANS-SARTOUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maria Casares</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur en immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE ESPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A David Néel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Institution St J de Carnolès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institution St-Joseph Carnolès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-CAP-MARTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Renoir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
-    <x:t>Création d'entreprise (créer, gérer et développer une activité de bien-être)</x:t>
-[...83 lines deleted...]
-    <x:t>Lycée H Daumier</x:t>
+    <x:t>LP le Rocher</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Camus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Maria Casares</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
@@ -3110,117 +3110,117 @@
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'entreprise de sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fdm Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM Coiffeur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et administration des entreprises parcours management général</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
-  </x:si>
-[...64 lines deleted...]
-    <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'institut supérieur d'agriculture Rhône-Alpes (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Isara</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Isara - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
@@ -6378,159 +6378,159 @@
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>599556</x:v>
+        <x:v>601605</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>601605</x:v>
+        <x:v>599556</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>227</x:v>
@@ -19168,3109 +19168,3106 @@
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>615882</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38700</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s"/>
+      <x:c r="E278" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>265</x:v>
-[...1 lines deleted...]
-      <x:c r="H278" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I278" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>592006</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
-      <x:c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>603412</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>596723</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
-      <x:c r="E281" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>601136</x:v>
+        <x:v>596725</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>605179</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>631120</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>605179</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>41623</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s"/>
+      <x:c r="E286" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="H286" s="14" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>596761</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>41352</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>607837</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>607806</x:v>
+        <x:v>596761</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C289" s="3" t="s"/>
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C289" s="3" t="n">
+        <x:v>41352</x:v>
+      </x:c>
       <x:c r="D289" s="3" t="s"/>
+      <x:c r="E289" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J289" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>595021</x:v>
+        <x:v>607837</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C290" s="15" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C290" s="15" t="n">
+        <x:v>37963</x:v>
+      </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>672</x:v>
-[...1 lines deleted...]
-      <x:c r="H290" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>673</x:v>
-[...1 lines deleted...]
-      <x:c r="J290" s="14" t="s"/>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="J290" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>595024</x:v>
+        <x:v>607806</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>595036</x:v>
+        <x:v>595021</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>595041</x:v>
+        <x:v>595024</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>595053</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>595076</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595077</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>595079</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>595099</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>595103</x:v>
+        <x:v>595079</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>284</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>285</x:v>
-[...2 lines deleted...]
-        <x:v>286</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>608527</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
-      <x:c r="E300" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>690</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>599056</x:v>
+        <x:v>595103</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>601410</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s"/>
+      <x:c r="E302" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>624547</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>692</x:v>
-[...1 lines deleted...]
-      <x:c r="C303" s="3" t="s"/>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C303" s="3" t="n">
+        <x:v>38700</x:v>
+      </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J303" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>630574</x:v>
+        <x:v>592006</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>595636</x:v>
+        <x:v>630574</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>595639</x:v>
+        <x:v>595636</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>595644</x:v>
+        <x:v>595639</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>595031</x:v>
+        <x:v>595644</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C308" s="15" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C308" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s"/>
+      <x:c r="E308" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>701</x:v>
-[...1 lines deleted...]
-      <x:c r="J308" s="14" t="s"/>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J308" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>595034</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C309" s="3" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C309" s="3" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J309" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>595049</x:v>
+        <x:v>597469</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C310" s="15" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C310" s="15" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s"/>
+      <x:c r="E310" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>705</x:v>
-[...1 lines deleted...]
-      <x:c r="J310" s="14" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J310" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>595066</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C311" s="3" t="s"/>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="C311" s="3" t="n">
+        <x:v>40981</x:v>
+      </x:c>
       <x:c r="D311" s="3" t="s"/>
+      <x:c r="E311" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>697</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="J311" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>595070</x:v>
+        <x:v>600265</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>595072</x:v>
+        <x:v>595976</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>595073</x:v>
+        <x:v>595983</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>595083</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>595088</x:v>
+        <x:v>595034</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>595093</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>277</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>607526</x:v>
+        <x:v>595066</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>656</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
-      <x:c r="E318" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>118</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>607607</x:v>
+        <x:v>595070</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>721</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>723</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>607987</x:v>
+        <x:v>595072</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>480</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>609230</x:v>
+        <x:v>595073</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>457</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>335</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>596722</x:v>
+        <x:v>595083</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>457</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>262</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>596723</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>457</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>266</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>596725</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>558</x:v>
-[...1 lines deleted...]
-      <x:c r="H324" s="14" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I324" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>602320</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
+      <x:c r="E325" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H325" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>597469</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>40981</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
-      <x:c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>729</x:v>
-[...2 lines deleted...]
-        <x:v>730</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>600265</x:v>
+        <x:v>624547</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>514</x:v>
-[...1 lines deleted...]
-      <x:c r="C328" s="15" t="s"/>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C328" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>378</x:v>
-[...1 lines deleted...]
-      <x:c r="J328" s="14" t="s"/>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="J328" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>595976</x:v>
+        <x:v>596924</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>514</x:v>
-[...1 lines deleted...]
-      <x:c r="C329" s="3" t="s"/>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="J329" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>595983</x:v>
+        <x:v>596930</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>596924</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>596930</x:v>
+        <x:v>595462</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s"/>
+      <x:c r="E332" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>596931</x:v>
+        <x:v>607987</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
+      <x:c r="E333" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>595462</x:v>
+        <x:v>609230</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>172</x:v>
@@ -22829,73 +22826,73 @@
       <x:c r="T343" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>633300</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
@@ -23095,72 +23092,72 @@
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>630230</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
@@ -23181,51 +23178,51 @@
       <x:c r="M350" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>632654</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -23235,51 +23232,51 @@
       <x:c r="M351" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -23346,51 +23343,51 @@
       <x:c r="M353" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>632685</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -23457,51 +23454,51 @@
       <x:c r="M355" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>632724</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -23514,100 +23511,100 @@
       <x:c r="M356" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>630167</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
@@ -23674,94 +23671,94 @@
       <x:c r="M359" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>629484</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>629195</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
@@ -24074,72 +24071,72 @@
         <x:v>617718</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>625350</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>41991</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
@@ -24763,54 +24760,54 @@
       <x:c r="I379" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -25289,78 +25286,78 @@
       <x:c r="T388" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>602621</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -25384,51 +25381,51 @@
       <x:c r="M390" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>602650</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>64</x:v>
@@ -25818,51 +25815,51 @@
       <x:c r="M398" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>609210</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -26047,51 +26044,51 @@
       <x:c r="M402" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
@@ -26168,51 +26165,51 @@
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>601977</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -26559,51 +26556,51 @@
       <x:c r="M411" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>608656</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>52</x:v>
@@ -28097,51 +28094,51 @@
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>598328</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -28154,51 +28151,51 @@
       <x:c r="M440" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -29834,82 +29831,82 @@
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>973</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -30524,78 +30521,78 @@
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>547152</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -32614,3337 +32611,3337 @@
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>35911</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s"/>
+      <x:c r="E518" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>1014</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>581342</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>986</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
+      <x:c r="E519" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H519" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>581452</x:v>
+        <x:v>553732</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>553316</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>553732</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>554895</x:v>
+        <x:v>590303</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>555007</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>40981</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>590303</x:v>
+        <x:v>558144</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H525" s="0" t="s">
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>558135</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>1015</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I526" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>558144</x:v>
+        <x:v>556146</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>554923</x:v>
+        <x:v>546827</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>556146</x:v>
+        <x:v>556384</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>546827</x:v>
+        <x:v>549153</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>556384</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H531" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>549153</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>553195</x:v>
+        <x:v>555009</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>553293</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>36393</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>1016</x:v>
-[...1 lines deleted...]
-      <x:c r="H534" s="14" t="s"/>
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s">
+        <x:v>623</x:v>
+      </x:c>
       <x:c r="I534" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>23622</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>1016</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>555009</x:v>
+        <x:v>549602</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>549475</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>36393</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>622</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>23622</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>549602</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H537" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>553315</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>546755</x:v>
+        <x:v>566900</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
-      <x:c r="E539" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>553315</x:v>
+        <x:v>588119</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
-      <x:c r="E540" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>474</x:v>
-[...1 lines deleted...]
-      <x:c r="H540" s="14" t="s"/>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H540" s="14" t="s">
+        <x:v>985</x:v>
+      </x:c>
       <x:c r="I540" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>566900</x:v>
+        <x:v>575682</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>588119</x:v>
+        <x:v>590178</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>1017</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
-      <x:c r="E542" s="14" t="s"/>
+      <x:c r="E542" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>984</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>988</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>575682</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>986</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>35386</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H543" s="0" t="s">
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>590178</x:v>
+        <x:v>575970</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>1018</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>689</x:v>
-[...1 lines deleted...]
-      <x:c r="H544" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H544" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>599055</x:v>
+        <x:v>556143</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>35386</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
+      <x:c r="E545" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>575970</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>986</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>556143</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>554817</x:v>
+        <x:v>572424</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>471</x:v>
-[...1 lines deleted...]
-      <x:c r="H548" s="14" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I548" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
-      <x:c r="E549" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H549" s="0" t="s">
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>1011</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>572424</x:v>
+        <x:v>575681</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>552699</x:v>
+        <x:v>575685</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>38113</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
+      <x:c r="E551" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>984</x:v>
-[...2 lines deleted...]
-        <x:v>985</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>575681</x:v>
+        <x:v>556162</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>986</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>1021</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
-      <x:c r="E552" s="14" t="s"/>
+      <x:c r="E552" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>988</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>575685</x:v>
+        <x:v>556169</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>986</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>38113</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H553" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>556162</x:v>
+        <x:v>553721</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>556169</x:v>
+        <x:v>553725</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>553721</x:v>
+        <x:v>546067</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>553725</x:v>
+        <x:v>575019</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
-      <x:c r="E557" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>1024</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>1024</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>546067</x:v>
+        <x:v>581343</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>1026</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
-      <x:c r="E558" s="14" t="s"/>
+      <x:c r="E558" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>995</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>996</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>997</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>575019</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>986</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>35911</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
+      <x:c r="E559" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>984</x:v>
-[...2 lines deleted...]
-        <x:v>985</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>581343</x:v>
+        <x:v>555004</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>986</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>554894</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>555004</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>990</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>558999</x:v>
+        <x:v>547477</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>991</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
-      <x:c r="E564" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H564" s="14" t="s"/>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H564" s="14" t="s">
+        <x:v>985</x:v>
+      </x:c>
       <x:c r="I564" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>559000</x:v>
+        <x:v>575018</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>991</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
-      <x:c r="E565" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>547477</x:v>
+        <x:v>575861</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>995</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>996</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>997</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>575018</x:v>
+        <x:v>575863</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
+      <x:c r="E567" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>575861</x:v>
+        <x:v>553294</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>986</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>1033</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>35921</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
-      <x:c r="E568" s="14" t="s"/>
+      <x:c r="E568" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I568" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>988</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>575863</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>986</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>553294</x:v>
+        <x:v>553723</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>253</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>588229</x:v>
+        <x:v>552961</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>553723</x:v>
+        <x:v>553415</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
-      <x:c r="E572" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="H572" s="14" t="s"/>
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H572" s="14" t="s">
+        <x:v>985</x:v>
+      </x:c>
       <x:c r="I572" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>552961</x:v>
+        <x:v>581342</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>1034</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
-      <x:c r="E573" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>553415</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
@@ -38376,51 +38373,51 @@
       <x:c r="M617" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>525449</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
@@ -38429,100 +38426,100 @@
       <x:c r="M618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>565699</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>565103</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -38876,156 +38873,155 @@
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>559249</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>869</x:v>
-[...2 lines deleted...]
-        <x:v>870</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>546958</x:v>
+        <x:v>553371</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>659</x:v>
-[...1 lines deleted...]
-      <x:c r="H628" s="14" t="s"/>
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="H628" s="14" t="s">
+        <x:v>870</x:v>
+      </x:c>
       <x:c r="I628" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>856</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>857</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>553371</x:v>
+        <x:v>546958</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C629" s="3" t="s"/>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>52</x:v>
@@ -40033,114 +40029,114 @@
       <x:c r="K647" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>977</x:v>
+        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -40249,51 +40245,51 @@
       <x:c r="G651" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>547476</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
@@ -40509,102 +40505,104 @@
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>1120</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
-        <x:v>34734</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="H656" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H656" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I656" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>1121</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>499366</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -40625,104 +40623,102 @@
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>497289</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>510684</x:v>
+        <x:v>499366</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>1119</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -40810,72 +40806,72 @@
         <x:v>316</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>991</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>537363</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
@@ -41258,72 +41254,72 @@
         <x:v>29</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>506056</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s"/>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>537364</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C670" s="15" t="s"/>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
@@ -41505,51 +41501,51 @@
       <x:c r="M673" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>521700</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -41622,51 +41618,51 @@
       <x:c r="M675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>453825</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I676" s="16" t="s">
         <x:v>172</x:v>
@@ -41683,51 +41679,51 @@
       <x:c r="M676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>453855</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>1035</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>52</x:v>
       </x:c>