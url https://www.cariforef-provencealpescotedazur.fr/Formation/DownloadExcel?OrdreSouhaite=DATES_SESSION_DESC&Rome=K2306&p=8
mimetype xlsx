--- v4 (2026-07-16)
+++ v5 (2026-07-16)
@@ -554,50 +554,71 @@
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Polytech Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée St-Louis - Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13180</x:t>
   </x:si>
   <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
@@ -620,120 +641,99 @@
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 5 et plus</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
-  </x:si>
-[...58 lines deleted...]
-    <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'eau</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
@@ -3185,849 +3185,853 @@
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>594620</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="C32" s="15" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="n">
+        <x:v>40530</x:v>
+      </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>161</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>163</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>594594</x:v>
+        <x:v>605768</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>594597</x:v>
+        <x:v>594594</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>594611</x:v>
+        <x:v>594597</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>594614</x:v>
+        <x:v>594611</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>594617</x:v>
+        <x:v>594614</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>594619</x:v>
+        <x:v>594617</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>594621</x:v>
+        <x:v>594619</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>182</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>12556</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>624493</x:v>
+        <x:v>594621</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>591906</x:v>
+        <x:v>624493</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>39944</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>12570</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592320</x:v>
+        <x:v>591906</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>591909</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>594595</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>594602</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>594603</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>594609</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -4051,137 +4055,133 @@
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>596699</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40530</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>12556</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>605768</x:v>
+        <x:v>592320</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>591907</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -4646,51 +4646,51 @@
       <x:c r="J58" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>594622</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41570</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -5843,69 +5843,69 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>574906</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>148</x:v>
       </x:c>